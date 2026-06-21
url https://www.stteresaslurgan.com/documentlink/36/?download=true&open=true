--- v0 (2025-12-05)
+++ v1 (2026-06-21)
@@ -1,15706 +1,28471 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="49E3ECBD" w14:textId="77777777" w:rsidR="00FF139A" w:rsidRDefault="00FF139A" w:rsidP="00BF6DF1">
+    <w:p w14:paraId="434BE3F4" w14:textId="3C69E18C" w:rsidR="000E30C1" w:rsidRPr="005975A7" w:rsidRDefault="000E30C1" w:rsidP="000E30C1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="47FDF4DD" w14:textId="77777777" w:rsidR="00FF139A" w:rsidRDefault="00CB2F0E" w:rsidP="00BF6DF1">
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+        <w:t>St. Teresa’s Primary School</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36BD8ACE" w14:textId="77777777" w:rsidR="00B50AEF" w:rsidRPr="005975A7" w:rsidRDefault="00B50AEF" w:rsidP="000E30C1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="5440C56B" w14:textId="74A792D5" w:rsidR="00224E91" w:rsidRDefault="00CB2F0E" w:rsidP="00BF6DF1">
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5174D26B" w14:textId="4D043DA4" w:rsidR="000E30C1" w:rsidRPr="005975A7" w:rsidRDefault="000E30C1" w:rsidP="00B50AEF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:szCs w:val="52"/>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
         </w:rPr>
         <w:t>Lurgan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B86DF41" w14:textId="4DB0DF32" w:rsidR="00FF139A" w:rsidRPr="00CB2F0E" w:rsidRDefault="00FF139A" w:rsidP="00BF6DF1">
-[...65 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="09B9375B" w14:textId="33C3E344" w:rsidR="000E30C1" w:rsidRPr="005975A7" w:rsidRDefault="005975A7" w:rsidP="000E30C1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:noProof/>
-          <w:lang w:eastAsia="en-GB"/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7195E9CA" wp14:editId="299493F1">
-[...3 lines deleted...]
-            <wp:cNvGraphicFramePr/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E52A520" wp14:editId="79202D8C">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>2201222</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>2230779</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1400810" cy="1871980"/>
+            <wp:effectExtent l="0" t="0" r="8890" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="2118720210" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Picture 1"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 3"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2478405" cy="2909570"/>
+                      <a:ext cx="1400810" cy="1871980"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="218D416D" w14:textId="7B8EE3BE" w:rsidR="000E30C1" w:rsidRPr="005975A7" w:rsidRDefault="000E30C1" w:rsidP="000E30C1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4313C23F" w14:textId="12A92DEB" w:rsidR="000E30C1" w:rsidRPr="005975A7" w:rsidRDefault="000E30C1" w:rsidP="000E30C1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="680FC7F2" w14:textId="77777777" w:rsidR="000E30C1" w:rsidRPr="005975A7" w:rsidRDefault="000E30C1" w:rsidP="000E30C1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40767FAE" w14:textId="5F118581" w:rsidR="000E30C1" w:rsidRPr="005975A7" w:rsidRDefault="000E30C1" w:rsidP="000E30C1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42C9D27D" w14:textId="35F384A5" w:rsidR="000E30C1" w:rsidRPr="005975A7" w:rsidRDefault="005975A7" w:rsidP="000E30C1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Child Protection </w:t>
+      </w:r>
+      <w:r w:rsidR="000F041F" w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+        <w:t>Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF29D40" w14:textId="77777777" w:rsidR="00EC0D0A" w:rsidRPr="005975A7" w:rsidRDefault="00EC0D0A" w:rsidP="000E30C1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17C14144" w14:textId="77777777" w:rsidR="00EC0D0A" w:rsidRPr="005975A7" w:rsidRDefault="00EC0D0A" w:rsidP="000E30C1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2441DD01" w14:textId="77777777" w:rsidR="009C7C38" w:rsidRPr="005975A7" w:rsidRDefault="009C7C38" w:rsidP="000E30C1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56235347" w14:textId="77777777" w:rsidR="009C7C38" w:rsidRPr="005975A7" w:rsidRDefault="009C7C38" w:rsidP="000E30C1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ABD2D11" w14:textId="77777777" w:rsidR="005975A7" w:rsidRPr="005975A7" w:rsidRDefault="005975A7" w:rsidP="000E30C1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FE534E8" w14:textId="77777777" w:rsidR="005975A7" w:rsidRPr="005975A7" w:rsidRDefault="005975A7" w:rsidP="000E30C1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08B06D85" w14:textId="77777777" w:rsidR="005975A7" w:rsidRPr="005975A7" w:rsidRDefault="005975A7" w:rsidP="000E30C1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C613C62" w14:textId="77777777" w:rsidR="005975A7" w:rsidRPr="005975A7" w:rsidRDefault="005975A7" w:rsidP="000E30C1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="164C5DD7" w14:textId="77777777" w:rsidR="009C7C38" w:rsidRDefault="009C7C38" w:rsidP="000E30C1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13095E52" w14:textId="77777777" w:rsidR="00EB6C79" w:rsidRDefault="00EB6C79" w:rsidP="000E30C1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B568CE3" w14:textId="77777777" w:rsidR="00EB6C79" w:rsidRDefault="00EB6C79" w:rsidP="000E30C1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5096D1AE" w14:textId="77777777" w:rsidR="00EB6C79" w:rsidRDefault="00EB6C79" w:rsidP="000E30C1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D6872C6" w14:textId="77777777" w:rsidR="00EB6C79" w:rsidRDefault="00EB6C79" w:rsidP="000E30C1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A696B88" w14:textId="77777777" w:rsidR="00EB6C79" w:rsidRDefault="00EB6C79" w:rsidP="000E30C1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B0AB06B" w14:textId="77777777" w:rsidR="00EB6C79" w:rsidRPr="005975A7" w:rsidRDefault="00EB6C79" w:rsidP="000E30C1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="648116B2" w14:textId="62EB37D9" w:rsidR="005975A7" w:rsidRPr="00EB6C79" w:rsidRDefault="005975A7" w:rsidP="005975A7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3119"/>
+          <w:tab w:val="left" w:pos="3686"/>
+          <w:tab w:val="left" w:pos="4536"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6C79">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date Ratified By Board of Governors: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6C79">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E4131D">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>November 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6C79">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C281BF6" w14:textId="7ADE5671" w:rsidR="009C7C38" w:rsidRPr="00EB6C79" w:rsidRDefault="005975A7" w:rsidP="005975A7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3119"/>
+          <w:tab w:val="left" w:pos="3686"/>
+          <w:tab w:val="left" w:pos="4536"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6C79">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Date of Review:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6C79">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6C79">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EB6C79">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EB6C79">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EB6C79">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Term 1 2026/2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4B0786" w14:textId="1486103D" w:rsidR="005A65A2" w:rsidRPr="005975A7" w:rsidRDefault="005A65A2" w:rsidP="00ED0A55">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>St Teresa’s Primary School</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6887AF69" w14:textId="638E7288" w:rsidR="005A65A2" w:rsidRPr="005975A7" w:rsidRDefault="005A65A2" w:rsidP="005A65A2">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Mission Statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC67835" w14:textId="6ACCB55A" w:rsidR="00EC0D0A" w:rsidRPr="005975A7" w:rsidRDefault="009C7C38" w:rsidP="00B50AEF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="96"/>
+          <w:szCs w:val="96"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="96"/>
+          <w:szCs w:val="96"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E7FD571" wp14:editId="4354E2EF">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>135794</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>1999915</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5724525" cy="7218045"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="1905"/>
+            <wp:wrapNone/>
+            <wp:docPr id="3" name="Picture 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:alphaModFix amt="20000"/>
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5724525" cy="7218045"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35EFB644" w14:textId="728D09B2" w:rsidR="001A3B5F" w:rsidRDefault="001A3B5F" w:rsidP="001A3B5F"/>
-[...8 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="238BB13C" w14:textId="4317D7C3" w:rsidR="005A65A2" w:rsidRPr="005975A7" w:rsidRDefault="005A65A2" w:rsidP="005A65A2">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t>We in St Teresa’s Primary School aim to provide a happy, safe, high-quality learning and teaching environment where each person in our school community is valued for their individuality, efforts and achievements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="049CF441" w14:textId="77777777" w:rsidR="005A65A2" w:rsidRPr="005975A7" w:rsidRDefault="005A65A2" w:rsidP="00B50AEF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="96"/>
+          <w:szCs w:val="96"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69144204" w14:textId="77777777" w:rsidR="005A65A2" w:rsidRPr="005975A7" w:rsidRDefault="005A65A2" w:rsidP="005A65A2">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the words of St Theresa: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="194FEAD8" w14:textId="77777777" w:rsidR="00EB6C79" w:rsidRDefault="005A65A2" w:rsidP="00EB6C79">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t>‘Doing ordinary things extraordinarily well.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B607AA" w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DBF45CB" w14:textId="77777777" w:rsidR="00ED0A55" w:rsidRDefault="00ED0A55">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28E33359" w14:textId="18966C23" w:rsidR="00E72792" w:rsidRPr="00EB6C79" w:rsidRDefault="00E72792" w:rsidP="00EB6C79">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>CONTENTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F35B90C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3686"/>
+          <w:tab w:val="left" w:pos="3828"/>
+          <w:tab w:val="left" w:pos="3969"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="704"/>
+        <w:gridCol w:w="8312"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E72792" w:rsidRPr="005975A7" w14:paraId="537D00F6" w14:textId="77777777" w:rsidTr="00B50E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B08D86D" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="left" w:pos="2410"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8312" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D63A9FC" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="left" w:pos="2410"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Our School’s Child Protection Ethos and Key Principles of Safeguarding</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E72792" w:rsidRPr="005975A7" w14:paraId="7E6AABD4" w14:textId="77777777" w:rsidTr="00B50E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D9AC417" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="left" w:pos="2410"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8312" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3561A7AF" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="left" w:pos="2410"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Related Policies</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E72792" w:rsidRPr="005975A7" w14:paraId="6A7BD120" w14:textId="77777777" w:rsidTr="00B50E75">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D4EDA40" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="left" w:pos="2410"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8312" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3517BB5E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>The School Safeguarding Team</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E72792" w:rsidRPr="005975A7" w14:paraId="752F4907" w14:textId="77777777" w:rsidTr="00B50E75">
+        <w:trPr>
+          <w:trHeight w:val="403"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B129982" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="left" w:pos="2410"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8312" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0397E4C0" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Definitions of Harm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E72792" w:rsidRPr="005975A7" w14:paraId="3A91421F" w14:textId="77777777" w:rsidTr="00B50E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="321182FC" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="left" w:pos="2410"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8312" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64DAD7AF" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Responding to a Safeguarding Concern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E72792" w:rsidRPr="005975A7" w14:paraId="040A5901" w14:textId="77777777" w:rsidTr="00B50E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A2682A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="left" w:pos="2410"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8312" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E830957" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Consent, Confidentiality, Information Sharing and Record Keeping</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E72792" w:rsidRPr="005975A7" w14:paraId="4F60831C" w14:textId="77777777" w:rsidTr="00B50E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C051B5C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="left" w:pos="2410"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8312" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AF76168" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Safe Recruitment Procedures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E72792" w:rsidRPr="005975A7" w14:paraId="01D44261" w14:textId="77777777" w:rsidTr="00B50E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4492A915" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="left" w:pos="2410"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8312" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="496D5149" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Code of Conduct</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E72792" w:rsidRPr="005975A7" w14:paraId="00385536" w14:textId="77777777" w:rsidTr="00B50E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47032315" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="left" w:pos="2410"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8312" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E65BE09" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>The Preventative Curriculum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E72792" w:rsidRPr="005975A7" w14:paraId="7AC1C38F" w14:textId="77777777" w:rsidTr="00B50E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C29A85A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="left" w:pos="2410"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8312" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="352C2CDC" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Monitoring and Evaluation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E72792" w:rsidRPr="005975A7" w14:paraId="5D488FEC" w14:textId="77777777" w:rsidTr="00B50E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7678391F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="left" w:pos="2410"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8312" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D345FB5" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Appendices</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E72792" w:rsidRPr="005975A7" w14:paraId="5C65A8C6" w14:textId="77777777" w:rsidTr="00B50E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43C64399" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="left" w:pos="2410"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8312" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="281C2FE2" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="left" w:pos="1366"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="1459" w:hanging="1459"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appendix 1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Note of Concern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E72792" w:rsidRPr="005975A7" w14:paraId="5B6A9DD8" w14:textId="77777777" w:rsidTr="00B50E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43088C32" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="left" w:pos="2410"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8312" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39F732F4" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="left" w:pos="1366"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="1459" w:hanging="1459"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Appendix 2     Specific Types of Abuse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E72792" w:rsidRPr="005975A7" w14:paraId="24E6635A" w14:textId="77777777" w:rsidTr="00B50E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24365431" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="left" w:pos="2410"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8312" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5348A4C8" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="left" w:pos="1366"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="1459" w:hanging="1459"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Appendix 3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Children with Increased Vulnerabilities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E72792" w:rsidRPr="005975A7" w14:paraId="72E84B90" w14:textId="77777777" w:rsidTr="00B50E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="357E2D3E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="left" w:pos="2410"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8312" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="449A6A2E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="left" w:pos="1366"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="1459" w:hanging="1459"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Appendix 4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Signs and Symptoms of Child Abuse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E72792" w:rsidRPr="005975A7" w14:paraId="3C309408" w14:textId="77777777" w:rsidTr="00B50E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54A7BFE2" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="left" w:pos="2410"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8312" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42792295" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="left" w:pos="1366"/>
+                <w:tab w:val="left" w:pos="2410"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="1459" w:hanging="1459"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Appendix 5    If a Parent Has a Potential Child Protection Concern Within the School</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E72792" w:rsidRPr="005975A7" w14:paraId="31C01417" w14:textId="77777777" w:rsidTr="00B50E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EABD1F2" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="left" w:pos="2410"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8312" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10A1FEFE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="left" w:pos="1366"/>
+                <w:tab w:val="left" w:pos="2410"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appendix 6 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Procedure Where the School Has Concerns about Possible Abuse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E72792" w:rsidRPr="005975A7" w14:paraId="26EEA855" w14:textId="77777777" w:rsidTr="00B50E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30CF8A93" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="left" w:pos="2410"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8312" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2504098A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="left" w:pos="1366"/>
+                <w:tab w:val="left" w:pos="2410"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="1459" w:hanging="1459"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appendix 7 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Dealing with Allegations of Abuse against a Member of Staff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E72792" w:rsidRPr="005975A7" w14:paraId="796F914F" w14:textId="77777777" w:rsidTr="00B50E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CBC9D5F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="left" w:pos="2410"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8312" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AEE0CD8" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="left" w:pos="1366"/>
+                <w:tab w:val="left" w:pos="2410"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="1459" w:hanging="1459"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appendix 8 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sample Code of Conduct for Staff and Volunteers in Schools</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4826718B" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05DEC66E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E6F10C6" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15E35938" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DE2724A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67152515" w14:textId="77777777" w:rsidR="00E72792" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FCA602C" w14:textId="77777777" w:rsidR="00F45996" w:rsidRPr="005975A7" w:rsidRDefault="00F45996" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="313C77E3" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77D01076" w14:textId="4CFAB752" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>CHILD PROTECTION ETHOS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04146646" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DA43205" w14:textId="3272750A" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We in </w:t>
+      </w:r>
+      <w:r w:rsidR="005975A7" w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>St Teresa’s Primary School</w:t>
+      </w:r>
+      <w:r w:rsidR="005975A7" w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...81 lines deleted...]
-    <w:p w14:paraId="5440C583" w14:textId="103CECD6" w:rsidR="00CA119D" w:rsidRPr="005E2718" w:rsidRDefault="00CA119D" w:rsidP="00642E0A">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">have a responsibility for the safeguarding and child protection of the children in our care and we will carry out this duty by providing a caring, supportive and safe environment, where each child is valued for his or her unique talents and abilities, and in which all our young people can learn and develop to their full potential. All staff, teaching and </w:t>
+      </w:r>
+      <w:r w:rsidR="005975A7" w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nonteaching</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be alert to the signs of possible abuse and should know the procedures to be followed. This policy sets out guidance on the action, which is required where abuse or harm to a child is suspected and outlines referral procedures within our school.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F1FB233" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E0413D6" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Key Principles of Safeguarding and Child Protection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D79D342" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05AA4EA4" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The general principles, which underpin our work, are those set out in the UN Convention on the Rights of the Child and are enshrined in the Children (Northern Ireland) Order 1995, “Co-operating to Safeguard Children and Young People in Northern Ireland” (DHSSPSNI, 2017 and 2024), the Department of Education (Northern Ireland) guidance </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk152842175"/>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Safeguarding and Child Protection in Schools” Circular 2017/04 </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(and subsequent amendments ) and the SBNI Core Child Protection Policy and Procedures (2017). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71979DE0" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60909255" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following principles form the basis of our Child Protection Policy: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="254ABFBD" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FAA8EFA" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...55 lines deleted...]
-    <w:p w14:paraId="5440C584" w14:textId="0C568E09" w:rsidR="00CA119D" w:rsidRPr="005E2718" w:rsidRDefault="00CA119D" w:rsidP="00642E0A">
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>The child or young person’s welfare is paramount</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D3BD415" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...69 lines deleted...]
-    <w:p w14:paraId="5440C585" w14:textId="0CF71526" w:rsidR="00CA119D" w:rsidRPr="005E2718" w:rsidRDefault="00CA119D" w:rsidP="00642E0A">
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>The voice of the child or young person should be heard</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B43D324" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...55 lines deleted...]
-    <w:p w14:paraId="5440C586" w14:textId="71613183" w:rsidR="00CA119D" w:rsidRPr="005E2718" w:rsidRDefault="00CA119D" w:rsidP="00642E0A">
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Parents are supported to exercise parental responsibility and families helped stay together</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0407D7AF" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...69 lines deleted...]
-    <w:p w14:paraId="5440C587" w14:textId="223D40F2" w:rsidR="00CA119D" w:rsidRPr="005E2718" w:rsidRDefault="00CA119D" w:rsidP="00642E0A">
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Partnership</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BEA129E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...48 lines deleted...]
-    <w:p w14:paraId="5440C588" w14:textId="22F14481" w:rsidR="00CA119D" w:rsidRPr="005E2718" w:rsidRDefault="00CA119D" w:rsidP="00642E0A">
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Prevention</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DD8FA29" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...34 lines deleted...]
-    <w:p w14:paraId="5440C589" w14:textId="1CDDD25F" w:rsidR="00CA119D" w:rsidRPr="005E2718" w:rsidRDefault="00CA119D" w:rsidP="00642E0A">
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Responses should be proportionate to the circumstances</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2801CAAB" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...62 lines deleted...]
-    <w:p w14:paraId="5440C58A" w14:textId="10C0440A" w:rsidR="00CA119D" w:rsidRPr="005E2718" w:rsidRDefault="00CA119D" w:rsidP="00642E0A">
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Protection </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C8B871" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...13 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evidence based and informed decision making. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A58BB58" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26B5B916" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="005975A7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="248A5AC2" w14:textId="026737F9" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...50 lines deleted...]
-    <w:p w14:paraId="5440C58B" w14:textId="63396935" w:rsidR="00CA119D" w:rsidRPr="005E2718" w:rsidRDefault="00CA119D" w:rsidP="00642E0A">
+        <w:t xml:space="preserve">OTHER RELATED POLICIES </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AC88F2E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B29B539" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The school has a duty to ensure that safeguarding permeates all activities and functions.  The child protection policy therefore complements and supports a range of other school policies including: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A1A198E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56535239" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="00EB6C79" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="50"/>
         </w:numPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...62 lines deleted...]
-    <w:p w14:paraId="5440C58C" w14:textId="2D88CA27" w:rsidR="00CA119D" w:rsidRPr="005E2718" w:rsidRDefault="009E76FF" w:rsidP="00642E0A">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6C79">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Attendance Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55863570" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="00EB6C79" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="50"/>
         </w:numPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...69 lines deleted...]
-    <w:p w14:paraId="5440C58D" w14:textId="77777777" w:rsidR="009E76FF" w:rsidRPr="005E2718" w:rsidRDefault="009E76FF" w:rsidP="00642E0A">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6C79">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Behaviour Management and Discipline / Positive Behaviour Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18BCF6A3" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="00EB6C79" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="50"/>
         </w:numPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="5440C58E" w14:textId="17B1D782" w:rsidR="00CA119D" w:rsidRPr="00642E0A" w:rsidRDefault="00CA119D" w:rsidP="00642E0A">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6C79">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Pastoral Care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244E82BD" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="00EB6C79" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="50"/>
         </w:numPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="5440C58F" w14:textId="0E98B294" w:rsidR="00CA119D" w:rsidRPr="00642E0A" w:rsidRDefault="00CA119D" w:rsidP="00642E0A">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6C79">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Addressing Bullying Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72FA56FC" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="00EB6C79" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="50"/>
         </w:numPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="5440C590" w14:textId="264FBA59" w:rsidR="00CA119D" w:rsidRPr="00642E0A" w:rsidRDefault="00CA119D" w:rsidP="00642E0A">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6C79">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Safe Handling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08E808F2" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="00EB6C79" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="50"/>
         </w:numPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="5440C591" w14:textId="0BECF751" w:rsidR="00CA119D" w:rsidRPr="00642E0A" w:rsidRDefault="00CA119D" w:rsidP="00642E0A">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6C79">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Special Educational Needs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48ABE815" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="00EB6C79" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="50"/>
         </w:numPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="5440C592" w14:textId="3D33C7A4" w:rsidR="00CA119D" w:rsidRPr="00642E0A" w:rsidRDefault="00CA119D" w:rsidP="00642E0A">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6C79">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>First Aid and Administration of Medicines</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F34201" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="00EB6C79" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="50"/>
         </w:numPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="5440C593" w14:textId="44144DF6" w:rsidR="00CA119D" w:rsidRPr="00642E0A" w:rsidRDefault="00CA119D" w:rsidP="00642E0A">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6C79">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Health and Safety Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6037C1B4" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="00EB6C79" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="50"/>
         </w:numPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...540 lines deleted...]
-    <w:p w14:paraId="5440C59F" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00DA30F5" w:rsidP="00DB0E3E">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6C79">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Relationships and Sexuality Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560F1013" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="00EB6C79" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="50"/>
         </w:numPr>
-        <w:ind w:left="426" w:hanging="426"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="5440C5A0" w14:textId="77777777" w:rsidR="00633190" w:rsidRPr="005E2718" w:rsidRDefault="00DA30F5" w:rsidP="00DB0E3E">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6C79">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Intimate Care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AE88225" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="00EB6C79" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="50"/>
         </w:numPr>
-        <w:ind w:left="426" w:hanging="426"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="5440C5A1" w14:textId="77777777" w:rsidR="00633190" w:rsidRPr="005E2718" w:rsidRDefault="00DA30F5" w:rsidP="00DB0E3E">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6C79">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>E-Safety Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D585BA" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="00EB6C79" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="50"/>
         </w:numPr>
-        <w:ind w:left="426" w:hanging="426"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="5440C5A2" w14:textId="77777777" w:rsidR="00633190" w:rsidRPr="005E2718" w:rsidRDefault="00DA30F5" w:rsidP="00DB0E3E">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6C79">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Educational Visits</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E782AED" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="00EB6C79" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="50"/>
         </w:numPr>
-        <w:ind w:left="426" w:hanging="426"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="5440C5A3" w14:textId="77777777" w:rsidR="00633190" w:rsidRPr="005E2718" w:rsidRDefault="00DA30F5" w:rsidP="00DB0E3E">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6C79">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Code of Conduct</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1313B7B1" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="00EB6C79" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="50"/>
         </w:numPr>
-        <w:ind w:left="426" w:hanging="426"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="5440C5A4" w14:textId="77777777" w:rsidR="00633190" w:rsidRPr="005E2718" w:rsidRDefault="00DA30F5" w:rsidP="00DB0E3E">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6C79">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Whistle blowing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="767AC2DC" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...106 lines deleted...]
-          <w:b/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E926FA6" w14:textId="6B16221F" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E2718">
-[...75 lines deleted...]
-    <w:p w14:paraId="5440C5AC" w14:textId="77777777" w:rsidR="009E76FF" w:rsidRPr="005E2718" w:rsidRDefault="009E76FF" w:rsidP="00DB0E3E">
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">These policies are available to parents and any parent wishing to have a copy should contact the school office or visit the school website </w:t>
+      </w:r>
+      <w:r w:rsidR="00F45996" w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at </w:t>
+      </w:r>
+      <w:r w:rsidR="00F45996">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>www.stteresaspslurgan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005975A7" w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D22BB7" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43E3E159" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The following are members of the school’s Safeguarding Team:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1848F351" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41AB380D" w14:textId="44E23E49" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-[...61 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chair of the Board of Governors </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005E2718">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005E2718">
-[...24 lines deleted...]
-    <w:p w14:paraId="5440C5AE" w14:textId="77777777" w:rsidR="009E76FF" w:rsidRPr="005E2718" w:rsidRDefault="009E76FF" w:rsidP="00DB0E3E">
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mr Brendan Magee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60922B74" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="5440C5AF" w14:textId="77777777" w:rsidR="009E76FF" w:rsidRPr="005E2718" w:rsidRDefault="009E76FF" w:rsidP="00DB0E3E">
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Designated Governor for Child Protection </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mrs Marianne McIntyre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6299EE16" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-[...34 lines deleted...]
-    <w:p w14:paraId="5440C5B0" w14:textId="77777777" w:rsidR="009E76FF" w:rsidRPr="005E2718" w:rsidRDefault="009E76FF" w:rsidP="00DB0E3E">
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Principal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mr Eunan Kearney</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="464F9FE1" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="5440C5B1" w14:textId="77777777" w:rsidR="009E76FF" w:rsidRPr="005E2718" w:rsidRDefault="009E76FF" w:rsidP="00DB0E3E">
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Designated Teacher </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mrs Teresa Mulholland</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B54510" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-[...23 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deputy Designated Teacher(s) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005E2718">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005E2718">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="5440C5B2" w14:textId="77777777" w:rsidR="009E76FF" w:rsidRPr="005E2718" w:rsidRDefault="009E76FF" w:rsidP="00DB0E3E">
+        <w:t>Miss Jennifer Lyttle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00277E36" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="062199CA" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52158864" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3   Roles and Responsibilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F1E3A69" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65B385D0" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Board of Governors must ensure that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33217B31" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="267FDF98" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-[...22 lines deleted...]
-    <w:p w14:paraId="6E2BCFE8" w14:textId="77777777" w:rsidR="00BF2A56" w:rsidRDefault="009E76FF" w:rsidP="00BF2A56">
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Designated Governor for Child Protection is appointed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B18710" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F97372C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="5440C5B4" w14:textId="21D3D77E" w:rsidR="009E76FF" w:rsidRPr="00BF2A56" w:rsidRDefault="009E76FF" w:rsidP="00BF2A56">
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A Designated and Deputy Designated Teacher are appointed in their schools.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="272C5BF7" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD0E96C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-[...22 lines deleted...]
-    <w:p w14:paraId="5440C5B6" w14:textId="6828EF72" w:rsidR="009E76FF" w:rsidRPr="00FD7284" w:rsidRDefault="009E76FF" w:rsidP="00FD7284">
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">They have a full understanding of the roles of the Designated and Deputy Designated </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Teachers for Child Protection. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4897B424" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EE6B618" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="5440C5B7" w14:textId="77777777" w:rsidR="009E76FF" w:rsidRPr="005E2718" w:rsidRDefault="009E76FF" w:rsidP="00DB0E3E">
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Safeguarding and child protection training is given to all staff and governors including </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">refresher training. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E4C1EF" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29F0DA8C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-[...22 lines deleted...]
-    <w:p w14:paraId="5440C5B8" w14:textId="77777777" w:rsidR="009E76FF" w:rsidRPr="005E2718" w:rsidRDefault="009E76FF" w:rsidP="00DB0E3E">
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Relevant safeguarding information and guidance is disseminated to all staff and                governors with the opportunity to discuss requirements and impact on roles and   responsibilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17FCF5EB" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E72EFAB" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="5440C5B9" w14:textId="77777777" w:rsidR="009E76FF" w:rsidRPr="005E2718" w:rsidRDefault="009E76FF" w:rsidP="00DB0E3E">
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The school has a Child Protection Policy which is reviewed annually, and parents and pupils receive a copy of the child protection policy and complaints procedure every two years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A614EE8" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="021D07AE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="5440C5BA" w14:textId="77777777" w:rsidR="009E76FF" w:rsidRPr="005E2718" w:rsidRDefault="009E76FF" w:rsidP="00DB0E3E">
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="425" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The school has an Addressing Bullying Policy which is reviewed at intervals of no more than four years and maintains a record of all incidents of bullying or alleged bullying. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EBC592E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="5440C5BB" w14:textId="77777777" w:rsidR="009E76FF" w:rsidRPr="005E2718" w:rsidRDefault="009E76FF" w:rsidP="00DB0E3E">
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="425" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The school ensures that other safeguarding policies are reviewed at least every 3 years or as specified in relevant guidance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB611AF" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05D11422" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-[...203 lines deleted...]
-    <w:p w14:paraId="5440C5C3" w14:textId="3B0966A0" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00224E91" w:rsidP="00DB0E3E">
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="425" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>There is a code of conduct for all adults working in the school.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40FE209D" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7035ECB7" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...41 lines deleted...]
-    <w:p w14:paraId="5440C5C4" w14:textId="72B2E99B" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00224E91" w:rsidP="00DB0E3E">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="425" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All school staff and volunteers are recruited and vetted, in line with DE Circulars </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FC725D5" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7603583B" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...41 lines deleted...]
-    <w:p w14:paraId="5440C5C5" w14:textId="00DCE051" w:rsidR="00DA30F5" w:rsidRPr="005E2718" w:rsidRDefault="00131F7C" w:rsidP="00DB0E3E">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="425" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">They receive a full annual report on all child protection matters and also an update at each BOG meeting. This report includes details of the preventative curriculum and any initiatives or awareness raising undertaken within the school, including training for staff. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795CD94C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A094133" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...149 lines deleted...]
-        <w:rPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="425" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The school maintains the following child protection records in line with DE Circulars 2015/13 Dealing with Allegations of Abuse Against a Member of Staff and 2020/07 Child Protection: Record Keeping in Schools: Safeguarding and child protection concerns; disclosures of abuse; allegations against staff and actions taken to investigate and deal with outcomes; staff induction and training.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="501746D3" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-[...59 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2804EBE3" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FDA3822" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A853EE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1 The School Safeguarding Team </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A8BAA9" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...8 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...8 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As best practice, in the best interests of the children, and as a support for the Designated Teachers, the school should establish a Safeguarding Team. This team should include the Chair of the BoG, the Designated Governor for Child Protection, the Principal (as Chair), the DT and the DDT. The team may co-opt other members as required to help address specific issues, for example the SENCO, ICT Co-ordinator, etc. Where schools have employed an individual with social work qualifications/ experience, the postholder may be included in the school safeguarding team. However, only teachers in schools can assume the safeguarding role and responsibilities of the Designated Teacher. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="010DC023" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...8 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...8 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This Safeguarding Team is a vehicle for ensuring effective co-ordination and co</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...16 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">operation between the key individuals responsible for safeguarding throughout the school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0790B0EC" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...32 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="5440C5CC" w14:textId="77777777" w:rsidR="00585FA2" w:rsidRPr="005E2718" w:rsidRDefault="00DA30F5" w:rsidP="00DB0E3E">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The EA CPSS provides child protection training in relation to the specific responsibilities of each member of the team. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54DFF5AC" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The responsibilities of the team should include: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EE0A5B5" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...28 lines deleted...]
-    <w:p w14:paraId="5440C5CD" w14:textId="77777777" w:rsidR="00585FA2" w:rsidRPr="005E2718" w:rsidRDefault="00DA30F5" w:rsidP="00DB0E3E">
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The monitoring and periodic review of Safeguarding and Child Protection arrangements in the school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B41E738" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...28 lines deleted...]
-    <w:p w14:paraId="5440C5CE" w14:textId="77777777" w:rsidR="00585FA2" w:rsidRPr="005E2718" w:rsidRDefault="00DA30F5" w:rsidP="00DB0E3E">
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Support for the DT in the exercise of their child protection responsibilities, including recognition of the administrative and emotional demands of the post. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A5040B6" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...28 lines deleted...]
-    <w:p w14:paraId="5440C5CF" w14:textId="77777777" w:rsidR="00585FA2" w:rsidRPr="005E2718" w:rsidRDefault="00DA30F5" w:rsidP="00DB0E3E">
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ensuring attendance of Governors and staff at relevant training - including refresher training - in keeping with legislative and best practice requirements. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63CF5936" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="249E5751" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chair of Board of Governors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69888B13" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="364C5123" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Chairperson of the BoG plays a pivotal role in creating and maintaining the safeguarding ethos within the school environment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D18182" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0862313F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In the event of a safeguarding or child protection complaint being made against the Principal, it is the Chairperson who must assume lead responsibility for managing the complaint/allegation in keeping with guidance issued by the Department (and relevant guidance from other Departments when it comes to other early years settings), employing authorities, and the school’s own policies and procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A07E945" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C8CDC6C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Chairperson is responsible for ensuring child protection records are kept and for signing and dating annually the Record of Child Abuse Complaints against staff members even if there have been no entries.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F10BB4" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="145AC485" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Designated Governor for Child Protection </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7931EAC5" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B087A36" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The BoG delegates a specific member of the governing body to take the lead in safeguarding/child protection issues in order to advise the governors on: -</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F4519CB" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78FB7914" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The role of the designated teachers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6260E987" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The content of child protection policies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AEBC439" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The content of a code of conduct for adults within the school</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01D392EE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The content of the termly updates and full Annual Designated Teacher’s Report</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB86E3B" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recruitment, selection, vetting and induction of staff. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A69A900" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02852E22" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The School Principal </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A478C9E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35EA6111" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Principal, as the Secretary to the BoG, will assist the BoG to fulfil its safeguarding and child protection duties, keeping them informed of any changes to guidance, procedure or legislation relating to safeguarding and child protection, ensuring any circulars and guidance from DE are shared promptly, and timely inclusion of child protection activities on the BoG meeting agenda. In addition, the Principal takes the lead in managing child protection concerns relating to staff. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B9AA795" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="771BFA3C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Principal has delegated responsibility for establishing and managing the safeguarding and child protection systems within the school. This includes the appointment and management of suitable staff to the key roles of DT and DDT Designated Teacher posts and ensuring that new staff and volunteers have safeguarding and child protection awareness sessions as part of an induction programme. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="075BBA6C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is essential that there is protected time and support to allow the DTs to carry out this important role effectively and that DTs are selected based on knowledge and skills required to fulfil the role. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="650B86FE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06469C3D" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Principal must ensure that parents and pupils receive a copy, or summary, of the Child Protection Policy at intake and, at a minimum, every two years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DE47B18" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="215324A2" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F61B348" w14:textId="77777777" w:rsidR="00EB6C79" w:rsidRDefault="00EB6C79">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB11752" w14:textId="1D004B9E" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Designated Teacher for Child Protection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DD86EAB" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="531A73B5" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Every school is required to have a DT and DDT with responsibility for child protection. These are highly skilled roles developed and supported through a structured training programme, requiring knowledge and professional judgement on complex and emotive issues. The responsibilities involve:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D5BB93" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A89C18D" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="51"/>
         </w:numPr>
-        <w:tabs>
-[...42 lines deleted...]
-    <w:p w14:paraId="5440C5D0" w14:textId="77777777" w:rsidR="00585FA2" w:rsidRPr="005E2718" w:rsidRDefault="00DA30F5" w:rsidP="00DB0E3E">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>The induction and training of all school staff including support staff before they commence their role</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11D3458C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="51"/>
         </w:numPr>
-        <w:tabs>
-[...28 lines deleted...]
-    <w:p w14:paraId="5440C5D1" w14:textId="77777777" w:rsidR="00585FA2" w:rsidRPr="005E2718" w:rsidRDefault="00DA30F5" w:rsidP="00DB0E3E">
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Being available to discuss safeguarding or child protection concerns of any member of staff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="711FC121" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="51"/>
         </w:numPr>
-        <w:tabs>
-[...28 lines deleted...]
-    <w:p w14:paraId="5440C5D2" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00DA30F5" w:rsidP="00DB0E3E">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsibility for record keeping of all child protection concerns. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A4114CF" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="51"/>
         </w:numPr>
-        <w:tabs>
-[...34 lines deleted...]
-    <w:p w14:paraId="5440C5D3" w14:textId="77777777" w:rsidR="00585FA2" w:rsidRPr="005E2718" w:rsidRDefault="00DA30F5" w:rsidP="00DB0E3E">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ensuring staff are aware that Notes of Concern should be completed using the template provided in DE circular 2020/07</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DC832EC" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="51"/>
         </w:numPr>
-        <w:tabs>
-[...28 lines deleted...]
-    <w:p w14:paraId="5440C5D4" w14:textId="77777777" w:rsidR="00585FA2" w:rsidRPr="005E2718" w:rsidRDefault="00DA30F5" w:rsidP="00DB0E3E">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maintaining a current awareness of early intervention supports and other local services e.g. Family Support Hubs </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64566CE3" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="51"/>
         </w:numPr>
-        <w:tabs>
-[...28 lines deleted...]
-    <w:p w14:paraId="4500D18F" w14:textId="77777777" w:rsidR="00A7312C" w:rsidRDefault="00DA30F5" w:rsidP="00A7312C">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Making referrals to Social Services or PSNI where appropriate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="629C228B" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="51"/>
         </w:numPr>
-        <w:tabs>
-[...94 lines deleted...]
-    <w:p w14:paraId="5440C5D8" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00DA30F5" w:rsidP="00DB0E3E">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Liaison with the EA Designated Officers for Child Protection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AE625C9" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="51"/>
         </w:numPr>
-        <w:ind w:left="426" w:hanging="426"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="5440C5D9" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00DA30F5" w:rsidP="00DB0E3E">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Keeping the school Principal informed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A444A18" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="51"/>
         </w:numPr>
-        <w:ind w:left="426" w:hanging="426"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="5440C5DA" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00DA30F5" w:rsidP="00DB0E3E">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Lead responsibility for the development of the school’s child protection policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78DB256D" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="51"/>
         </w:numPr>
-        <w:ind w:left="426" w:hanging="426"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="5440C5DB" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00DA30F5" w:rsidP="00DB0E3E">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Promotion of a safeguarding and child protection ethos in the school</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A37B4F8" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="51"/>
         </w:numPr>
-        <w:ind w:left="426" w:hanging="426"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="5440C5DC" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00DA30F5" w:rsidP="00DB0E3E">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Compiling written reports to the BoG regarding child protection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16265700" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57E46AB9" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Deputy Designated Teacher for Child Protection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70DF1F3C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ABE2D72" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The role of the DDT is to work co-operatively with the DT in fulfilling his/her responsibilities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE23094" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C6E6026" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is important that the DDT works in partnership with the DT so that he/she develops sufficient knowledge and experience to undertake the duties of the DT when required. DDTs are also provided with the same specialist training by CPSS to help them in their role. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="066B6CE0" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="623C7A08" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Parents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="452268A3" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="541505FD" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The primary responsibility for safeguarding and protection of children rests with parents who should feel confident about raising any concerns they have in relation to their child.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45938D68" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48A4A818" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Parents can play their part in safeguarding by informing the school:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FD18E56" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="426" w:hanging="426"/>
-[...1234 lines deleted...]
-        <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="426" w:hanging="426"/>
-        <w:jc w:val="both"/>
-[...231 lines deleted...]
-    <w:p w14:paraId="5440C604" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00DA30F5" w:rsidP="00DB0E3E">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the child has a medical condition or educational need. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="554E6F7A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:ind w:left="426" w:hanging="426"/>
-        <w:rPr>
-[...20 lines deleted...]
-    <w:p w14:paraId="5440C605" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00DA30F5" w:rsidP="00DB0E3E">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If there are any Court Orders relating to the safety or wellbeing of a parent or child. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D178D70" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:ind w:left="426" w:hanging="426"/>
-        <w:rPr>
-[...19 lines deleted...]
-    <w:p w14:paraId="5440C606" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00DA30F5" w:rsidP="00DB0E3E">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If there is any change in a child’s circumstances for example - change of address, change of contact details, change of name, change of parental responsibility. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B99CDAA" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:ind w:left="426" w:hanging="426"/>
-        <w:rPr>
-[...33 lines deleted...]
-    <w:p w14:paraId="5440C607" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00DA30F5" w:rsidP="00DB0E3E">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>If there are any changes to arrangements about who brings their child to and from school.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6673D3A3" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:ind w:left="426" w:hanging="426"/>
-        <w:rPr>
-[...61 lines deleted...]
-        <w:r w:rsidR="00840DBA" w:rsidRPr="005E2718">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If their child is absent and should send in a note on the child’s return to school. This assures the school that the parent/carer knows about the absence. More information on parental responsibility can be found on the EA website at: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="005975A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsiaTheme="majorEastAsia" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>www.eani.org.uk/schools/safeguarding-and-child-protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5440C609" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00224E91" w:rsidP="00840DBA">
+    <w:p w14:paraId="048B0F1A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65CF07B9" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="260" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>It is essential that the school has up to date contact details for the parent/carer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5440C60A" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00224E91">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    <w:p w14:paraId="526835A6" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="762E9655" w14:textId="76551080" w:rsidR="00E72792" w:rsidRPr="00EC121B" w:rsidRDefault="00E72792" w:rsidP="00EC121B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> CHILD PROTECTION DEFINITIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="744A40C6" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Definition of Harm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA3DC8C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C50C100" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Co-operating to Safeguard Children and young People in Northern Ireland August 2017</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3108E42F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Harm can be suffered by a child or young person by acts of abuse perpetrated upon them by others. Abuse can happen in any family, but children may be more at risk if their parents have problems with drugs, alcohol and mental health, or if they live in a home where domestic abuse happens. Abuse can also occur outside of the family environment. Evidence shows that babies and children with disabilities can be more vulnerable to suffering abuse. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D26A7FB" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F0717E9" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Although the harm from the abuse might take a long time to be recognisable in the child or young person, professionals may be in a position to observe its indicators earlier, for example, in the way that a parent interacts with their child. Effective and ongoing information sharing is key between professionals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E2D0350" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FE4DA58" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Harm from abuse is not always straightforward to identify and a child or young person may experience more than one type of harm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49994A58" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18C5ECC9" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Harm can be caused by:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C199430" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C56E5FA" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sexual abuse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC1A16E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Emotional abuse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B5ACB4F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Physical abuse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05366115" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Neglect</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12370BC5" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exploitation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64CB2D53" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6196C229" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SEXUAL ABUSE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>occurs when others use and exploit children sexually for their own gratification or gain or the gratification of others.  Sexual abuse may involve physical contact, including assault by penetration (for example, rape, or oral sex) or non-penetrative acts such as masturbation, kissing, rubbing and touching outside clothing.  It may include non-contact activities, such as involving children in the production of sexual images, forcing children to look at sexual images or watch sexual activities, encouraging children to behave in sexually inappropriate ways or grooming a child in preparation for abuse (including via e-technology).  Sexual abuse is not solely perpetrated by adult males.  Women can commit acts of sexual abuse, as can other children.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA38625" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F5E1ED1" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>EMOTIONAL ABUSE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is the persistent emotional maltreatment of a child. It is also sometimes called psychological abuse and it can have severe and persistent adverse effects on a child’s emotional development.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08D12EFE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C046B83" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Emotional abuse may involve deliberately telling a child that they are worthless, or unloved and inadequate. It may include not giving a child opportunities to express their views, deliberately silencing them, or ‘making fun’ of what they say or how they communicate. Emotional abuse may involve bullying – including online bullying through social networks, online games or mobile phones – by a child’s peers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="309D64FF" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21384D66" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PHYSICAL ABUSE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is deliberately physically hurting a child. It might take a variety of different forms, including hitting, biting, pinching, shaking, throwing, poisoning, burning or scalding, drowning or suffocating a child. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07FE15D4" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39981C57" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NEGLECT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is the failure to provide for a child’s basic needs, whether it be adequate food, clothing, hygiene, supervision or shelter that is likely to result in the serious impairment of a child’s health or development. Children who are neglected often also suffer from other types of abuse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B840389" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32884EA6" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EXPLOITATION </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is the intentional ill-treatment, manipulation or abuse of power and control over a child or young person; to take selfish or unfair advantage of a child or young person or situation, for personal gain. It may manifest itself in many forms such as child labour, slavery, servitude, and engagement in criminal activity, begging, benefit or other financial fraud or child trafficking. It extends to the recruitment, transportation, transfer, harbouring or receipt of children for the purpose of exploitation. Exploitation can be sexual in nature.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="323E12C4" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1262C897" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Although ‘exploitation’ is not included in the categories of registration for the Child Protection Register, professionals should recognise that the abuse resulting from or caused by the exploitation of children and young people can be categorised within the existing CPR categories as children who have been exploited will have suffered from physical abuse, neglect, emotional abuse, sexual abuse or a combination of these forms of abuse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B60518" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BEE6B6B" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specific Types of Abuse   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="149BD1E6" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E2718">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="38D018DB" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In addition to the types of abuse described above there are also some specific types of abuse that we </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in St Teresa’s PS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aware of and have therefore included them in our policy.  Please see </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Appendix 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22565B28" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F3DFF3" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Children with Increased Vulnerabilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57E365FC" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49CC664A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Some children have increased risk of abuse due to specific vulnerabilities such as disability, lack of fluency in English or sexual orientation. We have included information about children with increased vulnerabilities in our policy.  Please see </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Appendix 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="417CF462" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71B822B9" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Signs and Symptoms of Abuse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40190C37" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e definition of signs and symptoms of abuse are taken from Co-operating to Safeguard Children and Young People in NI (October 2024)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>See Appendix 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF6814F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ACB79AE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="005975A7">
+          <w:rPr>
+            <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant"/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Co-operating to Safeguard Children and Young People in Northern Ireland | Department of Health</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4B07FB13" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C37F334" w14:textId="77777777" w:rsidR="00E72792" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60438836" w14:textId="77777777" w:rsidR="00EC121B" w:rsidRPr="005975A7" w:rsidRDefault="00EC121B" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5979C990" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30367194" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Responding to Safeguarding and Child Protection Concerns </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33B0138F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04EB11CC" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Safeguarding is more than child protection. Safeguarding begins with promotion and preventative activity which enables children and young people to grow up safely and securely in circumstances where their development and wellbeing is not adversely affected. It includes support to families and early intervention to meet the needs of children and continues through to child protection. Child protection refers specifically to the activity that is undertaken to protect individual children or young people who are suffering or are likely to suffer significant harm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49165F1B" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3773B713" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...676 lines deleted...]
-          <w:b/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D4333E2" w14:textId="7ACF84F3" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If a parent has a potential child protection concern within the school </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="462A5917" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61A8A816" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...48 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...25 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">In St Teresa’s PS we aim to work closely with parents/guardians in supporting all aspects of their child’s development and well-being. Any concerns a parent may have will be taken seriously and dealt with in a professional manner. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4540F1" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61D91512" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>St</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Teresa’s Primary School</w:t>
-[...447 lines deleted...]
-        <w:t xml:space="preserve"> a parent may talk to a social worker in the local Gateway team or to the PSNI Central Referral Unit. Details of who to contact are shown in the flowchart in </w:t>
+        <w:t>If a parent has a concern they can talk to the Class Teacher, the Designated or Deputy Designated Teacher for child protection or the Principal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="600A443B" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04E86C78" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If they are still concerned, they may talk to the Chair of the Board of Governors. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6395F3AF" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At any time, a parent may talk to a social worker in the local Gateway team or to the PSNI Central Referral Unit. Details of who to contact are shown in the flowchart in </w:t>
       </w:r>
       <w:hyperlink w:anchor="appendix3" w:history="1">
-        <w:r w:rsidRPr="0029487F">
+        <w:r w:rsidRPr="005975A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Arial"/>
+            <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
             <w:b/>
-            <w:color w:val="000000" w:themeColor="text1"/>
-[...814 lines deleted...]
-            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:bCs/>
+            <w:color w:val="0070C0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Appendix 5</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00650714" w:rsidRPr="00DB1EC2">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="54CE35E7" w14:textId="77777777" w:rsidR="00E72792" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18FBB01D" w14:textId="77777777" w:rsidR="002F09FE" w:rsidRDefault="002F09FE" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="362C556B" w14:textId="77777777" w:rsidR="002F09FE" w:rsidRPr="005975A7" w:rsidRDefault="002F09FE" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05F6BADC" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Where School</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Has Concerns or Has Been Given Information about Possible Abuse by Someone Other Than a Member of Staff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656B3886" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D646C22" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> St Teresa’s PS,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00650714" w:rsidRPr="005E2718">
-[...560 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if a child makes a disclosure to a teacher or other member of staff which gives rise to concerns about possible abuse, or if a member of staff has concerns about a child, the member of staff will complete a Note of Concern (see </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...743 lines deleted...]
-          <w:i w:val="0"/>
+        <w:t>Appendix 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) and act promptly. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">They will not investigate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- this is a matter for Social Services - but will discuss these concerns with the Designated Teacher or with the Deputy Designated Teacher if he/she is not available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70952D10" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25EEC16A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Designated </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F09FE">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Teacher will consult with the Principal or other relevant staff always taking care to avoid due delay.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
-          <w:highlight w:val="yellow"/>
-[...825 lines deleted...]
-    <w:p w14:paraId="5440C675" w14:textId="4724106C" w:rsidR="00224E91" w:rsidRPr="008F3EDC" w:rsidRDefault="00224E91" w:rsidP="00C772E9">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If required, advice may be sought from the Education Authority Designated Officer for Child Protection. The Designated Teacher may also seek clarification from the child or young person, their parent/carer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="537ECA10" w14:textId="77777777" w:rsidR="00E72792" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B65D224" w14:textId="77777777" w:rsidR="002F09FE" w:rsidRPr="005975A7" w:rsidRDefault="002F09FE" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="421A9763" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If a child protection referral is not required the school may consider other options including monitoring, signposting or referring to other support agencies e.g. Family Support Hub with parental consent and, where appropriate, with the child/young person’s consent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="112E8710" w14:textId="71543835" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>If a child protection referral is required, the Designated Teacher will seek consent from the parent/carer and/or the child {if they are competent to give this unless this would place the child at risk of significant harm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="410018F9" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...724 lines deleted...]
-    <w:p w14:paraId="5440C690" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="008F3EDC" w:rsidRDefault="00224E91" w:rsidP="001A6202">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BCAF015" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...61 lines deleted...]
-    <w:p w14:paraId="5440C691" w14:textId="01585BA0" w:rsidR="00224E91" w:rsidRPr="008F3EDC" w:rsidRDefault="00224E91" w:rsidP="001A6202">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The Designated Teacher will phone the Gateway team and/or the PSNI and will submit a completed UNOCINI referral form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7369377C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...126 lines deleted...]
-    <w:p w14:paraId="5440C694" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="008F3EDC" w:rsidRDefault="00224E91" w:rsidP="001A6202">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2682726E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...39 lines deleted...]
-    <w:p w14:paraId="5440C695" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="008F3EDC" w:rsidRDefault="00224E91" w:rsidP="001A6202">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="756CAC77" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="5440C696" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="008F3EDC" w:rsidRDefault="00224E91" w:rsidP="001A6202">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Where appropriate the source of the concern will be informed of the action taken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65214E82" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...375 lines deleted...]
-    <w:p w14:paraId="5440C6A1" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="008F3EDC" w:rsidRDefault="00224E91" w:rsidP="001A6202">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49CDC60A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="280" w:line="221" w:lineRule="atLeast"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="5440C6A2" w14:textId="77777777" w:rsidR="00DE3D2C" w:rsidRPr="008F3EDC" w:rsidRDefault="00224E91" w:rsidP="00DE3D2C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For further detail please see </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Appendix 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76334E4A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="280" w:line="221" w:lineRule="atLeast"/>
-[...62 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="294F52DD" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="632AA400" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Where a Complaint Has Been Made about Possible Abuse by a Member of the School’s Staff or a Volunteer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75E28B48" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F064FF5" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>When a complaint about possible child abuse is made against a member of staff, the Principal (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or the Designated Teacher</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if the Principal is not available) must be informed immediately. If the complaint is against the Principal, then the Designated Teacher should be informed, and he/she will inform the Chairperson of the Board of Governors who will consider what action is required in consultation with the employing authority.  The procedure as outlined in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Appendix 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="5440C6A3" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="008F3EDC" w:rsidRDefault="00224E91" w:rsidP="001A6202">
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will be followed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="003614CB" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35C8585C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Consent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61F28621" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30109DDE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="280" w:line="221" w:lineRule="atLeast"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="5440C6A4" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="008F3EDC" w:rsidRDefault="00224E91" w:rsidP="001A6202">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prior to making a referral to Social Services the consent of the parent/carers and/or the young person (if they are competent to give this) will normally be sought. The exception to this is where to seek such consent would put that child, young person or others at increased risk of significant harm or an adult at risk of serious harm, or it would undermine the prevention, detection or prosecution of a serious crime including where seeking consent might lead to interference with any potential investigation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08852D7C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="280" w:line="221" w:lineRule="atLeast"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="5440C6A5" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="008F3EDC" w:rsidRDefault="00224E91" w:rsidP="008F3EDC">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="782EADBC" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2115"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In circumstances where the consent of the parent/carer and/or the young person has been sought and is withheld we will consider and, where possible, respect their wishes. However, our primary consideration must be the safety and welfare of the child, and we will make a referral in cases where consent is withheld if we believe on the basis of the information available that it is in the best interests of the child/young person to do so. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31CBEE46" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2115"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7780B956" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2115"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The principle of consent may be overridden if there is an overriding public interest, for example in the following circumstances:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20530424" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2115"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD2A223" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2115"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the person causing the harm is a member of staff, a volunteer or someone who only has contact with the adult at risk because they both use the service or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AA2D003" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2115"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>consent has been provided under undue influence, coercion or duress</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6312DEE0" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2115"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>other people are at risk from the person causing harm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65FD24C5" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2115"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or a crime is alleged or suspected</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B787AE6" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="180FA186" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Confidentiality and Information Sharing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AB44E99" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="623810E8" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Information given to members of staff about possible child abuse cannot be held “in confidence”. In the interests of the child, staff have a responsibility to share relevant information about the protection of children with other professionals particularly the investigative agencies. In keeping with the principle of confidentiality, the sharing of information with school staff will be on a ‘need to know’ basis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BED7F82" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01414EEF" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where there have been, or are current, child protection concerns about a pupil who transfers to another school we will follow DE guidance in determining what information should be shared with the Designated Teacher in the receiving school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="417DDCD9" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="148E4940" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Where it is necessary to safeguard children, information will be shared with other statutory agencies in accordance with the requirements of this policy, the school data protection policy and the General Data Protection Regulations (GDPR)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="319CE814" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B801A35" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In accordance with DE guidance, we have developed clear guidelines for the recording, storage, retention and destruction of both manual and electronic records where they relate to child protection concerns.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C7A6661" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EB66C48" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In order to meet these requirements all child protection records, information and confidential notes concerning pupils in our </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>school</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are stored securely and only the Designated Teacher/Deputy Designated Teachers and Principal have access to them. In accordance with DE guidance on the disposal of child protection records these records will be stored from child’s date of birth plus 30 years. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6764E636" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If information is held electronically, whether on a PC, a laptop or on a portable memory device, all must be encrypted and appropriately password protected.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E0A0BA" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">These notes or records should be factual, objective and include what was seen, said, heard or reported. They should include details of the place and time and who was present and should be given to the Designated/Deputy Designated Teacher. The person who reports the incident must treat the matter in confidence. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5882C3C1" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If a pupil from our school attends an EOTAS provision, a member of the safeguarding team will share any child protection concerns they have with the DT in the centre. If child protection concerns arise when the pupil is attending an EOTAS provision the designated teacher in EOTAS will follow child protection procedures and will advise a member of the school’s safeguarding team of the concerns and any actions taken. It is the responsibility of EOTAS staff to maintain their records in accordance with DE Circular 2020/07 Child Protection: Record Keeping in Schools and any subsequent updates. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B9CA831" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33ED3AEA" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Recruiting and Vetting of Staff and Volunteers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF9F80E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vetting checks are a key preventative measure in preventing unsuitable individuals’ access to children and vulnerable adults through the education system and schools must ensure that all persons on school property are vetted, inducted and supervised as appropriate if they are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">engaged in regulated activity. All staff paid or unpaid who are appointed to positions in St Teresa’s PS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are vetted/supervised in accordance with relevant legislation and Departmental guidance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46ADEAC8" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1914CF41" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Code of Conduct for all Staff - Paid or Unpaid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E5FA6DC" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4691333E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>All actions concerning children and young people must uphold the best interests of the young person as a primary consideration. Staff must always be mindful of the fact that they hold a position of trust and that their behaviour towards the child and young people in their charge must be above reproach. All members of staff are expected to comply with the school’s Code of Conduct for Employees and Volunteers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>which has been approved by the Board of Governors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B67ABE3" w14:textId="6F62F6AE" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>See</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk205978583"/>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Appendix 8</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for Code of Conduct. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6339FF8D" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="430DA721" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">The Preventative Curriculum </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DD16DD5" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04CD7D48" w14:textId="24FF4A22" w:rsidR="00E72792" w:rsidRPr="004D3F43" w:rsidRDefault="00E72792" w:rsidP="004D3F43">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC121B">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The statutory personal development curriculum requires schools to give specific attention to pupils’ emotional wellbeing, health and safety, relationships, and the development of a moral thinking and value system. The curriculum also offers a medium to explore sensitive issues with children and young people in an age</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC121B">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>appropriate way which helps them to develop appropriate protective behaviours</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D3F43">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. (DE guidance “Safeguarding and Child Protection in Schools” Circular 2017/04 and subsequent amendments)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A4BEAE7" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="004D3F43">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Our school seeks to promote pupils’ awareness and understanding of safeguarding issues, including those related to child protection through its curriculum. The safeguarding of children is an important focus in the school’s personal development programme and is also addressed where it arises within the context of subjects. Through the preventative curriculum we aim to build the confidence, self-esteem and personal resiliencies of children so that they can develop coping strategies and can make more positive choices in a range of situations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D7F7F27" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F3DCFD7" w14:textId="3B0409F8" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="004D3F43">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Throughout the school year child protection issues are addressed through class assemblies and there is a permanent child protection notice board in the main corridor and relevant information in each resource area, which provides advice and displays child helpline numbers. Other initiatives which address child protection and safety issue</w:t>
+      </w:r>
+      <w:r w:rsidR="004D3F43">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> include</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> School visitors e.g. fire fighters, police etc. health visitor parent programmes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="515B2852" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3126BAFD" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>MONITORING AND EVALUATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E056A6" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A68F6DE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This policy will be reviewed annually by the Safeguarding Team and approved by the Board of Governors for dissemination to parents, pupils and staff.  It will be implemented through the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B425B8">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>school’s staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> induction and training programme and as part of day-to-day practice. Compliance with the policy will be monitored on an on-going basis by the Designated Teacher for Child Protection and periodically by the Schools Safeguarding Team. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Board of Governors will also monitor child protection activity and the implementation of the Safeguarding and Child Protection policy on a regular basis through the provision of reports from the Designated Teacher.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27D39750" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5949"/>
+        <w:gridCol w:w="3067"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E72792" w:rsidRPr="005975A7" w14:paraId="5895E485" w14:textId="77777777" w:rsidTr="00B50E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5949" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B60AADB" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Date Policy Reviewed:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="468788BF" w14:textId="36C813BC" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="004D3F43" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>January 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E72792" w:rsidRPr="005975A7" w14:paraId="14FBBAA8" w14:textId="77777777" w:rsidTr="00B50E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5949" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="096CBA0E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Signed:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B2A689B" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="004D3F43">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Designated Teacher</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E72792" w:rsidRPr="005975A7" w14:paraId="7C282DB4" w14:textId="77777777" w:rsidTr="00B50E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5949" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1834894A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Signed:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32838F96" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="004D3F43">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Principal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E72792" w:rsidRPr="005975A7" w14:paraId="19CCE2EB" w14:textId="77777777" w:rsidTr="00B50E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5949" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C6E45C8" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B50E75">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Signed:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D77D902" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="004D3F43">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005975A7">
+              <w:rPr>
+                <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Chair of Board of Governors</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="642A05E5" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B3108B2" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63275AB8" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="appendix1"/>
+    </w:p>
+    <w:p w14:paraId="77D03EAD" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B015A07" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Appendix 1</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="appendix6"/>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="08F2E518" w14:textId="35D214A6" w:rsidR="00B425B8" w:rsidRPr="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>St Teresa’ s Primary School</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694B83B6" w14:textId="604C3F1A" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884255">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>Safeguarding and Child Protection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1108CD96" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884255">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="Helvetica"/>
+          <w:b/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AACA1C2" wp14:editId="38644F8D">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>2636444</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>401869</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="542672" cy="731655"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1" name="Picture 1" descr="A logo with a flower and text&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Picture 1" descr="A logo with a flower and text&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="542672" cy="731655"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00884255">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>Note of Concern</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19C3BF9F" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="059AFF39" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="263DD39F" w14:textId="681DA25B" w:rsidR="00B425B8" w:rsidRPr="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B425B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>CONFIDENTIAL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B425B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Child Protection Record - Reports to Designated Teacher </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9024" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2776"/>
+        <w:gridCol w:w="1209"/>
+        <w:gridCol w:w="830"/>
+        <w:gridCol w:w="4209"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B425B8" w:rsidRPr="00884255" w14:paraId="341AC948" w14:textId="77777777" w:rsidTr="00BF1568">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3985" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CEC5128" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884255">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name of Pupil: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00F22F92" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884255">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Year Group</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4209" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6617A4D1" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884255">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Date:  Time of Incident/Disclosure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B425B8" w:rsidRPr="00884255" w14:paraId="3E79CE54" w14:textId="77777777" w:rsidTr="00BF1568">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3985" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="02A8AEEB" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C4B2618" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4209" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A012D75" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A39979A" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B425B8" w:rsidRPr="00884255" w14:paraId="61A85B19" w14:textId="77777777" w:rsidTr="00BF1568">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61ED4F1F" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884255">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circumstances of incident / disclosure: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68013399" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11255E89" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B425B8" w:rsidRPr="00884255" w14:paraId="7C7E96BA" w14:textId="77777777" w:rsidTr="00BF1568">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12BBCA2B" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884255">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature and description of concern: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49477F4E" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56EBA934" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29C70FE0" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54B8D200" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="515D2ABB" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D2279A0" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76FA580A" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D107C54" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B425B8" w:rsidRPr="00884255" w14:paraId="392B0FE4" w14:textId="77777777" w:rsidTr="00BF1568">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F695349" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884255">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parties involved, including any witnesses to an event and what was said or done and by whom: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26ACD8C9" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50055283" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="773B4DF8" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B425B8" w:rsidRPr="00884255" w14:paraId="0269C19A" w14:textId="77777777" w:rsidTr="00BF1568">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9024" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="440D6DC7" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884255">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Action taken at the time: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52393DDD" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79072791" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2285CF2D" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B425B8" w:rsidRPr="00884255" w14:paraId="5A7A49F3" w14:textId="77777777" w:rsidTr="00BF1568">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9024" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E34D2AA" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884255">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Details of any advice sought, from whom and when: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B82938F" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B63B097" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B425B8" w:rsidRPr="00884255" w14:paraId="27773DAE" w14:textId="77777777" w:rsidTr="00BF1568">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9024" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="2073D8DB" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884255">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Any further action taken: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1752FA6A" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="655D7877" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DE363C4" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B425B8" w:rsidRPr="00884255" w14:paraId="123011D7" w14:textId="77777777" w:rsidTr="00BF1568">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9024" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="24861022" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884255">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Written report passed to Designated Teacher: Yes: No: If ‘No’ state reason: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4625AC9C" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E5BC8B8" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B425B8" w:rsidRPr="00884255" w14:paraId="2B67A28C" w14:textId="77777777" w:rsidTr="00BF1568">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2776" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59291429" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884255">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date and time of report to the Designated Teacher: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6248" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="17F7456F" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="042F7351" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B425B8" w:rsidRPr="00884255" w14:paraId="687035AE" w14:textId="77777777" w:rsidTr="00BF1568">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9024" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="65A64714" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884255">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Written note from staff member placed on pupil’s Child Protection file. YES/NO              </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41D3B092" w14:textId="53EA7C10" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884255">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> If ‘No’ state reason: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7129B777" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B425B8" w:rsidRPr="00884255" w14:paraId="61D38129" w14:textId="77777777" w:rsidTr="00BF1568">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9024" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="33C85251" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884255">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name of staff member making the report: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="270ABBCD" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0A0EEBFF" w14:textId="576EE976" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884255">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signature of Staff Member: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884255">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00884255">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00884255">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________________ Date: __________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="798050E7" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00884255" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="Helvetica"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884255">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Signature of Designated Teacher:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884255">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00884255">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="ArialMT"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __________________________ Date: __________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884255">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC" w:cs="Helvetica"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31B0B6CC" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E49B438" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26B91723" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="529C2DE9" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EE2D5CC" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E69F57E" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07676F38" w14:textId="6F30CE5F" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>APPENDIX 2</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     Specific Types of Abuse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26225F6F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FB3DF9F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Grooming</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of a child or young person is always abusive and/or exploitative. It often involves perpetrator(s) gaining the trust of the child or young person or, in some cases, the trust of the family, friends or community, and/or making an emotional connection with the victim to facilitate abuse before the abuse begins. This may involve providing money, gifts, drugs and/or alcohol or more basic needs such as food, accommodation or clothing to develop the child’s/young person’s loyalty to and dependence upon the person(s) doing the grooming. The person(s) carrying out the abuse may differ from those involved in grooming which led to it, although this is not always the case. Grooming is often associated with Child Sexual Exploitation (CSE) but can be a precursor to other forms of abuse. Grooming may occur face to face, online and/or through social media, the latter making it more difficult to detect and identify. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02969661" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6613C2E1" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Adults may misuse online settings e.g. chat rooms, social and gaming environments and other forms of digital communications, to try and establish contact with children and young people or to share information with other perpetrators, which creates a particular problem because this can occur in real time and there is no permanent record of the interaction or discussion held, or information shared. Those working or volunteering with children or young people should be alert to signs that may indicate grooming and take early action in line with their child protection and safeguarding policies and procedures to enable preventative action to be taken, if possible, before harm occurs. Practitioners should be aware that those involved in grooming may themselves be children or young people and may be acting under the coercion or influence of adults. Such young people must be considered victims of those holding power over them. Careful consideration should always be given to any punitive approach or ‘criminalising’ young people who may, themselves, still be victims and/or acting under duress, control, threat, the fear of, or actual violence. In consultation with the PSNI and where necessary the PPS, HSC professionals must consider whether children used to groom others should be considered a child in need or requiring protection from significant harm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F28220F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61AF6EA4" w14:textId="73E506C2" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6717">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">staff in </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6717" w:rsidRPr="00AA6717">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>St Teresa’s PS</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6717">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>become aware of signs that may indicate grooming, they will take early action and follow the school’s child protection policies and procedures.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The HSCT and PSNI should be involved as early as possible to ensure any evidence that may assist prosecution is not lost and to enable a disruption plan to reduce the victim’s contact with the perpetrator(s) and reduce the perpetrator(s) control over the victim to be put in place without delay.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22347793" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51DC0EC1" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Child Sexual Exploitation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(CSE)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is a form of child sexual abuse. It occurs where an individual or group takes advantage of an imbalance of power to coerce, manipulate or deceive a child or young person under the age of 18 into sexual activity (a) in exchange for something the victim needs or wants, and/ or (b) for the financial advantage or increased status of the perpetrator or facilitator. The victim may have been sexually exploited even if the sexual activity appears consensual. Child sexual exploitation does not always involve physical contact; it can also occur through the use of technology. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="022EDF7A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B400B3C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Any child under the age of eighteen, male or female, can be a victim of CSE.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lthough younger children can experience CSE, the average age at which concerns are first identified is 12-15 years of age. Sixteen- and seventeen-year-olds, although legally able to consent to sexual activity can also be sexually exploited. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42FBD451" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="520CF7E6" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CSE can be perpetrated by adults or by young people’s peers, on an individual or group basis, or a combination of both, and can be perpetrated by females as well as males. While children in care are known to experience disproportionate risk of CSE, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the majority of CSE victims are living at home</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="568F0F8A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49540AEE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Statutory Responsibilities </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38343895" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="466B8A17" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>CSE is a form of child abuse and, as such, any member of staff suspecting that CSE is occurring will follow the school’s child protection policy and procedures, including reporting to the appropriate agencies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="269D65A8" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F519493" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77BDD498" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6717">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Domestic and Sexual Abuse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4891BB89" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19D45B67" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The NI Domestic and Sexual Abuse strategy 2024 - 2031 defines domestic and sexual violence and abuse as follows: -</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C32FBA" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6717">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Domestic Abuse is:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="150A939E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Threatening, controlling, coercive behaviour, violence or abuse (psychological, virtual, physical, verbal, sexual, financial or emotional) inflicted on anyone (irrespective of age, ethnicity, religion, gender, gender identity, sexual orientation or any form of disability) by a current or former intimate partner or family member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51CDCBD9" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6717">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sexual Abuse is:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F121E32" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Any behaviour (physical, psychological, verbal, virtual/online) perceived to be of a sexual nature which is controlling, coercive, exploitative, harmful, or unwanted that is inflicted on anyone (irrespective of age, ethnicity, religion, gender, gender identity, sexual orientation or any form of disability).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="551D4040" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E36BA27" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If it comes to the attention of school staff that domestic and /or sexual violence and abuse, is or may be, affecting a child this will be passed on to the Designated/Deputy Designated Teacher who has an obligation to share the information with the Social Services Gateway Team. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74906160" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61F49FB3" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Operation Encompass </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="009F91BD" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We are an Operation Encompass school. Operation Encompass is an early intervention partnership between local Police and our school, aimed at supporting children who are victims of domestic violence and abuse. As a school, we recognise that children’s exposure to domestic violence is a traumatic event for them. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A6AEDE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="098F3EC3" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Children experiencing domestic abuse are negatively impacted by this exposure. Domestic abuse has been identified as an Adverse Childhood Experience and can lead to emotional, physical and psychological harm. Operation Encompass aims to mitigate this harm by enabling the provision of immediate support. This rapid provision of support within the school environment means children are better safeguarded against the short, medium and long-term effects of domestic abuse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57678215" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38F645E3" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As an Operation Encompass school, when the police have attended a domestic incident and one of our pupils is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6717">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>present, they will contact the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> school at the start of the next working day to share this information with a member of the school safeguarding team. This will allow the school safeguarding team to provide immediate emotional support to this child as well as giving the designated teacher greater insight into any wider safeguarding concerns. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE3F4D9" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76350B6F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>This information will be treated in strict confidence, like any other category of child protection information. It will be processed as per DE Circular 2020/07 ‘Child Protection Record Keeping in Schools’ and a note will be made in the child’s child protection file. The information received on an Operation Encompass call from the Police will only be shared outside of the safeguarding team on a proportionate and need to know basis. All members of the safeguarding team will complete online Operation Encompass training, so they are able to take these calls. Any staff responsible for answering the phone at school will be made aware of Operation Encompass and the need to pass these calls on with urgency to a member of the Safeguarding team.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C04A306" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08EF0735" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Further information about Domestic Abuse Information Sharing with Schools etc. Regulations (Northern Ireland) 2022 can be found by following the link to:  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="005975A7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>https://www.legislation.gov.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F430A1" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36FA690E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F9D0C63" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Female Genital Mutilation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(FGM) is a form of child abuse and violence against women and girls. FGM comprises all procedures that involve partial or total removal of the external female genitalia, or other injury to the female genital organs for non-medical reasons. The procedure is also referred to as ‘cutting’, ‘female circumcision’ and ‘initiation’. The practice is medically unnecessary, extremely painful and has serious health consequences, both at the time when the mutilation is carried out and in later life. FGM is a form of child abuse and, as such, teachers have a statutory duty to report cases, including suspicion, to the appropriate agencies, through agreed established procedures set out in our school policy.  Where there is a concern that a child or young person may be at immediate risk of FGM this should be reported to the PSNI without delay. Contact can be made directly to the Sexual Referral Unit (based within the Public Protection Unit) at 028 9025 9299. Where there is a concern that a child or young person may be at risk of FGM, referral should be made to the relevant HSCT Gateway Team.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F104B1" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="674D9BCB" w14:textId="07D63F45" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Forced Marriage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is a marriage conducted without the valid consent of one or both parties and where duress is a factor. Duress can include physical, psychological, financial, sexual and emotional pressure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6717">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Forced marriage is a criminal offence in Northern Ireland and if in </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6717" w:rsidRPr="00AA6717">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">St Teresa’s PS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6717">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">we have </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>knowledge or suspicion of a forced marriage in relation to a child or young person we will contact the PSNI immediately.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="275E9C01" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7393A35C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01EEE7D4" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4540569B" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="504740B1" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BD74D5A" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B0D8388" w14:textId="48F5E176" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6717">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Children Who Display Harmful Sexual Behaviour</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="307BD2FF" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="195A4B45" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Learning about sex and sexual behaviour is a normal part of a child’s development. It will help them as they grow up, and as they start to make decisions about relationships. As a school we support children and young people, through the Personal Development element of the curriculum, to develop their understanding of relationships and sexuality and the responsibilities of healthy relationships. Teachers are often therefore in a good position to consider if behaviour is within the normal continuum or otherwise. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3806463F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63C1B0DB" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>It must also be borne in mind that sexually harmful behaviour is primarily a child protection concern. There may remain issues to be addressed through the school’s positive behaviour policy, but it is important to always apply principles that remain child centred.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18AAB6D3" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68347A64" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="00AA6717" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6717">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is important to distinguish between different sexual behaviours - these can be defined as normal, inappropriate, problematic, abusive or violent.  Healthy sexual behaviour will generally have no need for intervention; however, consideration may be required as to appropriateness within a school setting.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="404841F1" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6717">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Problematic sexual behaviour requires some level of intervention, depending on the activity and level of concern. If the behaviour is considered to be more serious advice from the EA CPSS should be sought</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F169ECE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11D72007" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="00AA6717" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6717">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Harmful sexual behaviour is an umbrella term for sexual behaviours which are of concern and have or are likely to cause harm to the individual themselves or to others. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6717">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is important to distinguish between different sexual behaviours - these can be defined as normal, inappropriate, problematic, abusive or violent.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04F46232" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E67CDBD" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="00AA6717" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6717">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Normal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6717">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sexual behaviour will generally have no need for intervention; however, consideration may be required as to appropriateness within a school setting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F4CA0A1" w14:textId="0B1802EB" w:rsidR="00E72792" w:rsidRPr="00AA6717" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6717">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Inappropriate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6717">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sexual behaviour requires some level of intervention, depending on the activity and level of concern. For example, a one-off incident may simply require liaising with parents on setting clear direction that the behaviour is unacceptable, explaining boundaries and providing information and education. However, if the behaviour is considered to be more serious, perhaps because there are a number of aspects of concern, advice from the EA Child Protection Support Service (CPSS) may be required. The CPSS will advise if contact with PSNI or Social Services is required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19BB1995" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39D11B7B" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="00AA6717" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6717">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Problematic, abusive and violent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6717">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sexual behaviours are of significant concern and guidance on the management of the pupils within the school and referral to other agencies such as the PSNI or Social Services will be sought from CPSS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="261819EC" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05A73D38" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="+mn-ea" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6717">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>We will also take guidance from DE Circular 2022/02 to address concerns about harmful sexualised behaviour displayed by children and young people.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE42F95" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="+mn-ea" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C0267B4" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="+mn-ea" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:strike/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="035158E8" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62CC8123" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="00AA6717" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6717">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Online safety</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A831925" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6717">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Online safety means acting and staying safe when engaging in the online world. It is wider than simply internet technology and includes electronic communication via text messages, making comments on social media posts, social environments and apps, and using games consoles through any digital device. In all cases, in schools and elsewhere, it is a paramount concern.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="726893D4" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30FC21BB" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The overall strategic direction for child safety online is the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B0F0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Keeping Children and Young People Safe: An Online Safety Strategy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="00B0F0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> published in February 2021. It sets out the Northern Ireland Executive's ambition that all children and young people enjoy the educational, social and economic benefits of the online world, and that they are empowered to do this safely, knowledgably and without fear.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A6C432" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FC19405" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Strategy recognises that the ever-changing and fast-growing online environment presents both extensive educational benefits as well challenges in terms of keeping children and young people safe from the dangers of inappropriate communication and content.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00586634" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A5578F5" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C0E4552" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cs="Arial"/>
+          <w:color w:val="001F5A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6717">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cs="Arial"/>
+          <w:color w:val="001F5A"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For further information see: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00AA6717">
+          <w:rPr>
+            <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Online Safety Hub - Safeguarding Board for Northern Ireland (safeguardingni.org)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6A861561" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cs="Arial"/>
+          <w:color w:val="001F5A"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34EF2C17" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="567B3FE0" w14:textId="3081BD7E" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We in </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6717" w:rsidRPr="00AA6717">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>St Teresa’s PS have</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6717">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a responsibility to ensure that there is a reduced risk of pupils accessing harmful and inappropriate digital content and will be energetic in teaching pupils how to act responsibly and keep themselves safe. As a result, pupils should have a clear understanding of online safety issues and, individually, be able to demonstrate what a positive digital footprint might look like. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514E6631" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47B33C45" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The school’s actions and governance of online safety are reflected clearly in our safeguarding arrangements. Safeguarding and promoting pupils’ welfare around digital technology is the responsibility of everyone who comes into contact with the pupils in the school or on school-organised activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="421BEE12" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4488FB8F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6717">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sharing Nudes and Semi-Nudes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="562780AE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="448063FC" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sharing nudes and semi-nudes is a term used to describe the sending or posting of </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C888D0C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">naked or partially naked images, videos or livestreams online by young people under </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D97B84F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the age of 18. This could be via text, email, social media and gaming platforms, chat </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70869C51" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apps or forums. Sharing nudes is sometimes called ‘sexting’, however this term is often </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7727C5BC" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>used by young people to talk about sharing sexual messages and not imagery.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD9B64E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A33B5A9" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="00AA6717" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6717">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>NB schools should look at this individually and may want to include something specific about what their preventative curriculum approach will be.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CCD00BE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FA245AD" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="00AA6717" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6717">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sharing nudes and semi-nudes between individuals in a relationship </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F57D0B8" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>As adults we can question the wisdom of this, but the reality is that children consider this to be normal and often the result of a child’s natural curiosity about sex and their exploration of relationships. As a consequence, engaging in the taking or sharing of nudes and semi-nudes may not always be in a ‘harmful’ context. Nonetheless, staff must be aware that an image can be shared non-consensually, or a child can be groomed, tricked or coerced into sending nude and semi-nude images. Clearly pupils need to be aware that it is illegal, under the Sexual Offences (NI) Order 2008, to take, possess or share ‘indecent images’ of anyone under 18 even if they are the person in the picture (or even if they are aged 16+ and in a consensual Specific Types of Abuse Specific Types of Abuse 50 51 relationship) and in these cases you should contact local PSNI on 101 for advice and guidance. Please be aware that, while offences may technically have been committed by the child/children involved, the matter will be dealt with sensitively and considering all the circumstances and it is not necessarily the case that they will end up with a criminal record. It is important that particular care is taken in dealing with any such cases. Adopting scare tactics may discourage a child from seeking help if they feel entrapped by the misuse of sexual images. Advice should be sought from CPSS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06EEF8A4" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18C55E3B" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894759">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sharing an Inappropriate Image with an Intent to Cause Distress</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66BCCF2E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If a child has been affected by inappropriate images or links on the internet it is important that you do not forward it to anyone else. Please remember that schools are not required to investigate incidents. It is an offence under the Criminal Justice and Courts Act 2015 (Criminal Justice and Courts Act 2015) to share an inappropriate image of another person without the individual’s consent - see Articles 33-35 of the Act for more detail. By contacting the PSNI you could help prevent further distribution of the image and further such incidents contain the damage it can cause. If a child has shared an inappropriate image of themselves that is now being shared further whether or not it is intended to cause distress, the child protection procedures should be followed.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  For further information see: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>www.legislation.gov.uk/ukpga/2015/2/section/33/enacted</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7464F811" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="608D94A4" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If a young person has shared an inappropriate image of themselves that is now being shared further whether or not it is intended to cause distress, the child protection procedures of the school will be followed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="328C4A25" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B053CDD" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adult Safeguarding   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22FCD8CE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59162D9A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For further information see: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="005975A7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>https://www.health-ni.gov.uk/publications/adult-safeguarding-prevention-and-protection-partnership-key-document</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="42E053D2" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The decision as to whether the definition of an ‘adult in need of protection’ is met will demand the careful exercise of professional judgement applied on a case by case basis. This will take into account all the available evidence, concerns, the impact of harm, degree of risk and other matters relating to the individual and his or her circumstances. The seriousness and the degree of risk of harm are key to determining the most appropriate response and establishing whether the threshold for protective intervention has been met.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A52B382" w14:textId="77777777" w:rsidR="00894759" w:rsidRDefault="00894759">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32FC8831" w14:textId="60496273" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The main forms of abuse are:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D017EAB" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Physical abuse </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D6528CE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Physical abuse is the use of physical force or mistreatment of one person by another which may or may not result in actual physical injury. This may include hitting, pushing, rough handling, exposure to heat or cold, force feeding, improper administration of medication, denial of treatment, misuse or illegal use of restraint and deprivation of liberty. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CDB5A01" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sexual Violence and Abuse </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="561892CE" w14:textId="51BD8B58" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sexual abuse is any behaviour perceived to be of a sexual nature which is unwanted or takes place without consent or understanding. Sexual violence and abuse can take many forms and may include non-contact sexual activities, such as indecent exposure, stalking, grooming, being made to look at or be involved in the production of sexually abusive material, or being made to watch sexual activities. It may involve physical contact, including but not limited to non-consensual penetrative sexual activities or non-penetrative sexual activities, such as intentional touching (known as groping). Sexual violence can be found across all sections of society, irrelevant of gender, age, ability, religion, race, ethnicity, personal circumstances, financial background or sexual orientation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C4DCC1" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Psychological/Emotional Abuse </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26558B84" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Psychological/emotional abuse is behaviour that is psychologically harmful or inflicts mental distress by threat, humiliation or other verbal/non-verbal conduct. This may include threats, humiliation or ridicule, provoking fear of violence, shouting, yelling and swearing, blaming, Controlling, Intimidation and Coercion. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD611A8" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Financial Abuse </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4170378B" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Financial abuse is actual or attempted theft, fraud or burglary. It is the misappropriation or misuse of money, property, benefits, material goods or other asset transactions which the person did not or could not consent to, or which were invalidated by intimidation, coercion or deception. This may include exploitation, embezzlement, withholding pension or benefits or pressure exerted around wills, property or inheritance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="090F9D5A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Institutional Abuse </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37142E9B" w14:textId="25BE23F9" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Institutional abuse is the mistreatment or neglect of an adult by a regime or individuals in settings which adults who may be at risk reside in or use. This can occur in any organisation, within and outside the HSC sector. Institutional abuse may occur when the routines, systems and regimes result in poor standards of care, poor practice and behaviours, inflexible regimes and rigid routines which violate the dignity and human rights of the adults and place them at risk of harm. Institutional abuse may occur within a culture that denies, restricts or curtails privacy, dignity, choice and independence. It involves the collective failure of a service provider or an organisation to provide safe and appropriate </w:t>
+      </w:r>
+      <w:r w:rsidR="00894759" w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>services and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> includes a failure to ensure that the necessary preventative and/or protective measures are in place. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C4CD0E5" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Neglect</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>occurs when a person deliberately withholds, or fails to provide, appropriate and adequate care and support which is required by another adult. It may be through a lack of knowledge or awareness, or through a failure to take reasonable action given the information and facts available to them at the time. It may include physical neglect to the extent that health or well-being is impaired, administering too much or too little medication, failure to provide access to appropriate health or social care, withholding the necessities of life, such as adequate nutrition, heating or clothing, or failure to intervene in situations that are dangerous to the person concerned or to others particularly when the person lacks the capacity to assess risk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F699D6" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="appendix2"/>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14788CDF" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Appendix 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC11097" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="5CA658EE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Children with Increased Vulnerabilities  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74AE87D6" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="669E13BA" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="426" w:hanging="437"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Children With a Disability </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5967B17E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A111054" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Children and young people with disabilities (i.e. any child or young person who has a physical, sensory or learning impairment or a significant health condition) may be more vulnerable to abuse and those working with children with disabilities should be aware of any vulnerability factors associated with risk of harm, and any emerging child protection issues.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BAC5362" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D07D3F6" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Staff must be aware that communication difficulties can be hidden or overlooked making disclosure particularly difficult.  Staff and volunteers working with children with disabilities will receive training to enable them to identify and refer concerns early in order to allow preventative action to be taken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="505B337F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55D372A4" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Children With Limited Fluency in English</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE1DFD0" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1353E710" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:strike/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Children whose first language is not English/Newcomer pupils should be given the opportunity to express themselves to a member of staff or other professional with appropriate language/communication skills, especially where there are concerns that abuse may have occurred. DTs and other relevant school staff should seek advice and support from the EA’s Intercultural Education Service if necessary. All schools should create an atmosphere in which pupils with special educational needs which involve communication difficulties, or pupils for whom English is not their first language, feel confident to discuss these issues or other matters that may be worrying them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D402A5" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24761F67" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Pre-School Provision</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="629F7361" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A1A3C96" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Many of the issues in the preceding paragraphs will be relevant to our young children who may have limited communication skills. In addition to the above, staff will follow our Intimate Care policy and procedures in consultation with the child’s parent[s]/carer[s]. T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eachers, nursery assistants and other adults will come into contact with children while helping them with toileting, washing and changing their clothing. Staff in pre-school settings should consider whether the Code of Conduct meets the needs of their particular responsibilities and should make clear the boundaries of appropriate physical contact, and their Code to staff and parents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B9312FE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="544C8592" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="426" w:hanging="437"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Gender Identity Issues and Sexual Orientation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16AD1014" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="084E812C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Schools should strive to provide a happy environment where all young people feel safe and secure. All pupils have the right to learn in a safe and secure environment, to be treated with respect and dignity, and not to be treated any less favourably due to their actual or perceived sexual orientation. DE requires all grant-aided schools to develop their own policy on how they will address Relationships and Sexuality Education (RSE) within the curriculum. It is via this policy that schools are expected to cover issues relating to relationships and sexuality, including those affecting LGB&amp;T children and young people.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BE2769" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07FACA5A" w14:textId="0A76D3D0" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As a staff working with young people from the LGBTQ+ community we will support them to appropriately access information and support on healthy relationships and to report any concerns or risks of abuse or exploitation.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B31A50E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6773397A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A70DE0E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Work Experience, School Trips and Educational Visits</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67039CAB" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="109E474E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Our duty to safeguard and promote the welfare of children and young people also includes periods when they are in our care outside of the school setting. We will follow DE and EA guidance on educational visits, school trips and work experience to ensure our current safeguarding policies are adhered to and that appropriate staffing levels are in place.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2322467E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74F70A5D" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="445593A3" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="220DA5D0" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="009EEEFD" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C430BE4" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="632C1B92" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E2A8B14" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31264C58" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="254B89C9" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DF1B83D" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D35DC4C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="365104CF" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D3251B0" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E74BAA1" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F28AFB2" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26E90739" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54C6DB17" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BCFE2D6" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="213E11A6" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6537C1FA" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="8" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="63"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27198843" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="8" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="63"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="198D3029" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="8" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="63"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="587D42C0" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="8" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="63"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BB2193A" w14:textId="77777777" w:rsidR="00894759" w:rsidRDefault="00894759">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58769FE2" w14:textId="0BA88990" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="8" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="63"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>APPENDIX 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E07CAA" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="8" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="63"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Signs and Symptoms of Child Abuse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="141B5E40" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="8" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="63"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78FB8494" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="63"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This section contains information for all professionals working with children and families and is not an exhaustive list. The following pages provide guidance only and should not be used as a checklist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="641A1EF8" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="63"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5922FE03" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="63"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The first indication that a child is being abused may not necessarily be the presence of a severe injury. Concerns may become apparent in a number of ways e.g.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E77A4D7" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="63" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EFB8739" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:right="63" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>by bruises or marks on a child's body</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="527F7B9C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:right="63" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>by remarks made by a child, his parents or friends</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FB5EAB5" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:right="63" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>by overhearing conversation by the child, or his/her parents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00FA1632" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:right="63" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>by observing that the child is either being made a scapegoat by or has a poor relationship/bond with his parents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15323A22" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:right="63" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>by a child having sexual knowledge or exhibiting sexualised behaviour which is unusual given his age and/or level of understanding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42ECE625" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:right="63" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>by a child not thriving or developing at a rate which one would expect for his age and stage of development.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1545FCD6" w14:textId="7031867B" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:right="63" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>by the observation of a child's behaviour and changes in his/he</w:t>
+      </w:r>
+      <w:r w:rsidR="00894759">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>behaviour.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39016261" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:right="63" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>by indications that the family is under stress and needs support in caring for their children.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0527E567" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:right="63" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>by repeat visits to a general practitioner or hospital.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="669862CD" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:right="63"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F135020" w14:textId="084921C7" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:right="63"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There may be a series of events which in themselves do not necessarily cause concern but are significant, if viewed together. Initially the incident may not seem </w:t>
+      </w:r>
+      <w:r w:rsidR="00894759" w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>serious,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but it should be remembered that prompt help to a family under stress may prevent minor abuse escalating into something more serious.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F5CCEB" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="63"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AC31F6C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="63" w:hanging="685"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>It is important to remember that abused children do not necessarily show fear or anxiety and may appear to have established a sound relationship with their abuser(s). Staff should familiarise themselves on 'attachment theory' and its implications for assessing the bond between parents and their children.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A995A16" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="63" w:hanging="685"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2821CE64" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1171"/>
+          <w:tab w:val="center" w:pos="4301"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="63"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Suspicions should be raised by e.g.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F7A859" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1171"/>
+          <w:tab w:val="center" w:pos="4301"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="63"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F0225E4" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...36 lines deleted...]
-    <w:p w14:paraId="5440C6A7" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="008F3EDC" w:rsidRDefault="00224E91" w:rsidP="008F3EDC">
+        <w:ind w:right="63" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>discrepancy between an injury and the explanation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50746136" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="5440C6A9" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="008F3EDC" w:rsidRDefault="00224E91" w:rsidP="008F3EDC">
+        <w:ind w:right="63" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>conflicting explanation, or no explanation, for an injury</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC2361A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...38 lines deleted...]
-    <w:p w14:paraId="5440C6AA" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="008F3EDC" w:rsidRDefault="00224E91" w:rsidP="008F3EDC">
+        <w:ind w:right="63" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">delay in seeking treatment for any health problem </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A242FD" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="5440C6AB" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="008F3EDC" w:rsidRDefault="00224E91" w:rsidP="008F3EDC">
+        <w:ind w:right="63" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>injuries of different ages</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF09895" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...36 lines deleted...]
-    <w:p w14:paraId="5440C6AD" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="008F3EDC" w:rsidRDefault="00224E91" w:rsidP="008F3EDC">
+        <w:ind w:right="63" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">history of previous concerns or injuries </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C1A8092" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="5440C6AE" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="008F3EDC" w:rsidRDefault="00224E91" w:rsidP="008F3EDC">
+        <w:ind w:right="63" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>faltering growth (failure to thrive)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC31EDC" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:right="63" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>parents show little, or no, concern about the child's condition or show little warmth or empathy with the child</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B838BC7" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:right="63" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">evidence of domestic violence </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1096316E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:right="-79" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>parents with mental health difficulties, particularly of a psychotic nature</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF2FE28" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:right="-79" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>evidence of parental substance abuse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="410D4363" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-79"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34DEF45F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="-79" w:hanging="690"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Signs and symptoms are indicators and simply highlight the need for further investigation and assessment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6851BE52" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="-79" w:hanging="690"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22FF3984" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="-79" w:hanging="690"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Parental Response to Allegations of Child Abuse Which Raise Concern</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="344E3BBE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="-79" w:hanging="690"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3856CA1B" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="-79" w:hanging="690"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Parents' responses to allegations of abuse of their child are very varied. The following types</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74943EBA" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="-79" w:hanging="690"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of response are of concern:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76376C5D" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="-79" w:hanging="690"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4745234C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="5440C6AF" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00224E91" w:rsidP="001A6202">
+        <w:ind w:right="-79" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>there may be an unequivocal denial of abuse and possible non-compliance with enquiries.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4267E9A9" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:autoSpaceDE w:val="0"/>
-[...182 lines deleted...]
-    <w:p w14:paraId="5440C6B5" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00224E91" w:rsidP="008F3EDC">
+        <w:ind w:right="-79"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="277BC413" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:tabs>
-[...34 lines deleted...]
-    <w:p w14:paraId="5440C6B6" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00224E91" w:rsidP="008F3EDC">
+        <w:ind w:right="-79" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>parents may over-react, either aggressively or defensively, to a suggestion that they may be responsible for harm to their child.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="521DD1E9" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-79"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D0ABCA5" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:tabs>
-[...33 lines deleted...]
-    <w:p w14:paraId="5440C6B7" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00224E91" w:rsidP="008F3EDC">
+        <w:ind w:right="-79" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>there may be reluctance to give information, or the explanation given may be incompatible with the harm caused to the child, or explanations may change over time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF40072" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-79"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EC214F1" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:tabs>
-[...51 lines deleted...]
-    <w:p w14:paraId="5440C6B8" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00224E91" w:rsidP="008F3EDC">
+        <w:ind w:right="-79" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>parents may display a lack of awareness that the child has suffered harm, or that their actions, or the actions of others, may have caused harm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06AA4163" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-79"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C9B32A7" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:tabs>
-[...485 lines deleted...]
-    <w:p w14:paraId="5440C6C7" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00840DBA" w:rsidP="008F3EDC">
+        <w:ind w:right="-79" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>parents may seek to minimise the severity of the abuse or not accept that their actions constitute abuse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F319A4" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-79"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="212B94C7" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...102 lines deleted...]
-    <w:p w14:paraId="5440C6CA" w14:textId="77777777" w:rsidR="00224E91" w:rsidRDefault="00224E91" w:rsidP="008F3EDC">
+        <w:ind w:right="-79" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>parents may fail to engage with professionals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FF754DC" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-79"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E7F4918" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...198 lines deleted...]
-    <w:p w14:paraId="5440C6CF" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00224E91" w:rsidP="008F3EDC">
+        <w:ind w:right="-79" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>blame or responsibility for the harm may be inappropriately placed on the child or an unnamed third party.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2424215F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-79"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1920F289" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...120 lines deleted...]
-    <w:p w14:paraId="5440C6D2" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="008F3EDC" w:rsidRDefault="00224E91" w:rsidP="008F3EDC">
+        <w:ind w:right="-79" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>parents may seek help on matters unrelated to the abuse or its causes (this may be to deflect attention away from the child and his injuries).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20052E04" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-79"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01C3046E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...130 lines deleted...]
-    <w:p w14:paraId="5440C6D6" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="008F3EDC" w:rsidRDefault="00840DBA" w:rsidP="008F3EDC">
+        <w:ind w:right="-79" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the parents and/or child may go missing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="318DB38C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-79"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="242DD58F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-79"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Physical Abuse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D66954F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-79"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="337AC0AE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="-79" w:hanging="690"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Children receive bumps and bruises as a result of the rough and tumble of normal play. Most children will have bruises or other injuries, therefore, from time to time. These will be accidental and can be easily explained.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="073EA9E8" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="-79" w:hanging="690"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A08E2D4" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="-79" w:hanging="690"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>It is not necessary to establish intent to cause harm to the child to conclude that the child has been subject to abuse. Physical abuse can occur through acts of both commission and/or omission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F2A5AD" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="-79" w:hanging="690"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24CA9C57" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="-79" w:hanging="690"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Insignificant but repeated injuries, however minor, may be symptomatic of a family in crisis and, if no action is taken, the child may be further injured. All injuries should be noted and collated in the child’s records and analysed to assess if the child requires to be safeguarded.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BDC7BD1" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="-79" w:hanging="690"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2486BBF9" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="63" w:hanging="690"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>If on initial examination the injury is not felt to be compatible with the explanation given or suggest abuse it should be discussed with a senior paediatrician.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE5F807" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="63" w:hanging="690"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="146903B4" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="5852"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="63" w:hanging="714"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>A small number of children suffer from rare conditions, e.g. haemophilia or brittle bone disease, which makes them susceptible to bruising and fractures. It is important to remain aware, however, that in such children some injuries may have a non-accidental cause. A "clotting screen" only excludes the common conditions which may cause spontaneous bleeding. If the history suggests a bleeding disorder, referral to a haematologist will be required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BBFDE18" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="5852"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="63"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AB8000F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="63"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Recognition of Physical Abuse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FE701E8" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="63"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C4125E8" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:ind w:right="63" w:hanging="578"/>
+        <w:contextualSpacing/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Bruises + Soft Tissue Injuries</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A57FC3D" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="63"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C748A86" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567" w:right="63"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Common sites for accidental bruising depend on the developmental stage of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>child. They include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DF312C3" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567" w:right="63"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7123CC1B" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...47 lines deleted...]
-    <w:p w14:paraId="5440C6D8" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="008F3EDC" w:rsidRDefault="00224E91" w:rsidP="008F3EDC">
+        <w:ind w:right="63" w:hanging="578"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">forehead </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="055A1F06" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="5440C6DA" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="008F3EDC" w:rsidRDefault="00840DBA" w:rsidP="008F3EDC">
+        <w:ind w:right="63" w:hanging="578"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>crown of head</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D64DC5A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...139 lines deleted...]
-    <w:p w14:paraId="5440C6DE" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="008F3EDC" w:rsidRDefault="00840DBA" w:rsidP="008F3EDC">
+        <w:ind w:right="63" w:hanging="578"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>bony spinal protuberances</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51666B38" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...297 lines deleted...]
-    <w:p w14:paraId="5440C6E8" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="008F3EDC" w:rsidRDefault="00840DBA" w:rsidP="008F3EDC">
+        <w:ind w:right="63" w:hanging="578"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>elbows and below</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="612C2D5E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...108 lines deleted...]
-    <w:p w14:paraId="5440C6ED" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="008F3EDC" w:rsidRDefault="000E6C24" w:rsidP="008F3EDC">
+        <w:ind w:right="63" w:hanging="578"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>hips</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D549CF" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...65 lines deleted...]
-    <w:p w14:paraId="5440C6EF" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="008F3EDC" w:rsidRDefault="00224E91" w:rsidP="008F3EDC">
+        <w:ind w:right="63" w:hanging="578"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>hands</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F7D8228" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...75 lines deleted...]
-    <w:p w14:paraId="5440C6F2" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="008F3EDC" w:rsidRDefault="00224E91" w:rsidP="008F3EDC">
+        <w:ind w:right="63" w:hanging="578"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>shins</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CF73164" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:right="63" w:hanging="578"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="722EA2B7" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="center" w:pos="5201"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567" w:right="63"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Less common sites for accidental bruising include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02253B13" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="5201"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="63" w:hanging="578"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6957ED4A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...105 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:ind w:right="63" w:hanging="578"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Eyes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D372239" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:right="63" w:hanging="578"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ears</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7728DC97" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:right="63" w:hanging="578"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Cheeks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A37EAB" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:right="63" w:hanging="578"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Mouth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C3F6307" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:right="63" w:hanging="578"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Neck</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46C6D597" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:right="63" w:hanging="578"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Shoulders</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54FCD7B9" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:right="63" w:hanging="578"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Chest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02ECB432" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:right="63" w:hanging="578"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Upper and Inner Arms</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DC9896D" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="63" w:hanging="578"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Stomach</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A9FB55" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="63" w:hanging="578"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Genitals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F1BC976" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="63" w:hanging="602"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Upper and Inner Thighs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480CAF0D" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="63" w:hanging="602"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Lower Back and Buttocks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A450E1" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="63" w:hanging="602"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Upper Lip and Frenulum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FBF8256" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="63" w:hanging="602"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Back of the Hands.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10F7D25F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="744" w:right="63"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E4E31AC" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4121"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="63" w:hanging="602"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Non-accidental bruises may be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D45EEF" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4121"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="63" w:hanging="602"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="364AF3A8" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:ind w:right="63" w:hanging="602"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">frequent </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74723F08" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:ind w:right="63" w:hanging="602"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>patterned, e.g. finger and thumb marks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DE90F4A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:ind w:right="63" w:hanging="602"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>in unusual positions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50FC6D9D" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:ind w:left="744" w:right="63"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F05F0CE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="63"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research on aging of bruises (from photographs) has shown that it is impossible to accurately age bruises although it can be concluded that a bruise with a yellow colour is more than 18 hours old. Tender or swollen bruises are more likely to be fresh. It is not possible to conclude definitely that bruises of different colours were sustained at different times. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F407B3" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="384" w:right="63"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29D8110E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="384" w:right="63" w:hanging="384"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The following should give rise to concern e.g.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6113144F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="384" w:right="63" w:hanging="384"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33FF0CD1" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:ind w:left="384" w:right="63" w:hanging="384"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>bruising in a non-mobile child, in the absence of an adequate explanation,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A9B79E7" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:ind w:left="384" w:right="63"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19A073CE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:ind w:left="384" w:right="63" w:hanging="384"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>bruises other than at the common sites of accidental injury for a child of that developmental stage,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B8753FE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="63"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51AE0CEA" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:ind w:left="384" w:right="63" w:hanging="384"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>facial bruising, particularly around the eyes, cheeks, mouth or ears, especially in very young children.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D325E74" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="63"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="305E3BC4" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:ind w:left="384" w:right="63" w:hanging="384"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>soft tissue bruising, on e.g. cheeks, arms and inner surface of thighs, with no adequate explanation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A27ADD0" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="63"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F43D5B6" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:ind w:left="384" w:right="63" w:hanging="384"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>a torn upper lip frenulum (skin which joins the lip and gum).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="786A7617" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="63"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27413B6E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="384" w:right="63" w:hanging="384"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>patterned bruising e.g. linear or outline bruising, hand marks (due to grab, slap or pinch may be petechial), strap marks particularly on the buttocks or back.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C91B42B" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="63"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CB99ADB" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:ind w:left="384" w:right="63" w:hanging="384"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ligature marks caused by tying up or strangulation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0776971B" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="63"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B8FAE96" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="63" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Most falls or accidents produce one bruise on a single surface, usually a bony protuberance. A child who falls downstairs would generally only have one or two bruises. Children usually fall forwards and therefore bruising is most usually found on the front of the body. In addition, there may be marks on their hands if they have tried to break their fall.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0229B126" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="63" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="147DADA3" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="63" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Bruising may be difficult to see on a dark-skinned child. Mongolian blue spots are natural pigmentation to the skin, which may be mistaken for bruising. These purplish-blue skin markings are most commonly found on the backs of children whose parents are darker skinned.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="347B0DDA" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="63" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FCF212F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="63" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="783902BB" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="63" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E2AA71C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="63" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0559BBA9" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+        </w:tabs>
+        <w:ind w:right="63"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Eye Injuries</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E80F7BE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="63"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14AD1A74" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1234"/>
+          <w:tab w:val="center" w:pos="4882"/>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="63" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Injuries which should give cause for concern:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FDC933B" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1234"/>
+          <w:tab w:val="center" w:pos="4882"/>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="63" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C091606" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:ind w:right="63" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>black eyes can occur from any direct injury, both accidental and non-accidental. Determining how the injury occurred is vital, therefore; bilateral "black eyes" can occur accidentally as a result of blood tracking from a very hard blow to the central forehead (Injury should be evident on mid-forehead, bridge of nose). It is rare for both eyes to be bruised separately, accidentally however and at the same time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="639ECAFB" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:ind w:left="744" w:right="63" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DDDE11D" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:ind w:right="63" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sub conjunctival haemorrhage </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2411FEE3" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:ind w:right="63" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>retinal haemorrhage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="616C0CC6" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:ind w:left="744" w:right="63" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0932FE9F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="63" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Burns and Scalds</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="045EC274" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="63"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Accidental scalds often: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42568175" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:ind w:right="63" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are on the upper part of the body </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB12A84" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:ind w:right="63" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are on a convex (curved) surface </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26B8C898" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:ind w:right="63" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>are irregular</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19F4435E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:ind w:right="63" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>are superficial</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC91FF3" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:ind w:right="63" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>leave a recognisable pattern.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20DB8CF7" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:ind w:left="744" w:right="63" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21BB917C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="63" w:hanging="1276"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>It</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>can be difficult to distinguish between accidental and non-accidental burns. Any burn or scald with a clear outline should be regarded with suspicion e.g.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33C90CE7" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="63" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4300BF01" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:ind w:right="63" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">circular burns </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EAC4EFA" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:ind w:right="63" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">linear burns </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="035E767C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:ind w:right="63" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>burns of uniform depth over a large area</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59F42639" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:ind w:right="63" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">friction burns </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="066B34DF" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:ind w:right="63" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">scalds that have a line which could indicate immersion or poured liquid </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59D81285" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:ind w:right="63" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">splash marks </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514B6B68" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:ind w:right="63" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>old scars indicating previous burns or scalds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55644E9F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="63"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>When a child presents with a burn or scald it is important to remember:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0428FB70" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="63" w:hanging="1276"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3342AAB7" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:ind w:right="63" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>a responsible adult checks the temperature of the bath before a child gets into it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F9BFCB5" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:ind w:left="744" w:right="63"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E3A7782" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:ind w:right="63" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>a child is unlikely to sit down voluntarily in too hot water and cannot accidentally scald his bottom without also scalding his feet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64078234" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="63"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F1AE5C7" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:ind w:right="63" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>"doughnut" shaped burns to the buttocks often indicate that a child has been held down in hot water, with the buttocks held against the water container e.g. bath, sink etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15EDB174" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:ind w:right="63" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>a child getting into too hot water of its own accord will struggle to get out and there are likely to be splash marks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ABD5E6B" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="177" w:right="63"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DDC2050" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:ind w:right="63" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>small round burns may be cigarette burns but can often be confused with skin conditions. Where there is doubt, a medical/dermatology opinion should be sought.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70D0770C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="63"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08740D56" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="63"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fractures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67304706" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4221A685" w14:textId="2C79C32A" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="63" w:hanging="1281"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">The potential for a fracture should be considered if there is pain, swelling and discoloration over a bone or joint or a child is not using a limb, especially in younger children. The majority of fractures normally cause pain, and it is very difficult for a parent to be unaware that a child has been hurt. In infants, rib and metaphysical limb fractures may produce no detectable ongoing pain.  However, </w:t>
+      </w:r>
+      <w:r w:rsidR="00633AD0" w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>it</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is very rare for a child aged under one year to sustain a fracture accidentally, but there may be some underlying medical condition, e.g. brittle bone disease, which can cause fractures in babies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FFE0107" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="63" w:hanging="1281"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>The most common non-accidental fractures are to the long bones in the arms and legs and to the ribs. The following should give cause for concern and further investigation may be necessary:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E7A32AC" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8759"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="63" w:hanging="1423"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60F6D51D" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="714" w:right="1085" w:hanging="5"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any fracture in a child under one year of age </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="785A9146" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="714" w:right="1085" w:hanging="5"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any skull fracture in children under three years of age </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45841F2B" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="714" w:right="1085" w:hanging="5"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>a history of previous skeletal injuries which may suggest abuse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78AC8E75" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="714" w:right="1085" w:hanging="5"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>skeletal injuries at different stages of healing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EE2168B" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="714" w:right="1085" w:hanging="5"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>evidence of previous fractures which were left untreated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="128785AD" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="714" w:right="1085" w:hanging="1423"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="741FF3A5" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="1085" w:hanging="1423"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Scars</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08D2EAD2" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="1085" w:hanging="1423"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E8720BB" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="-37" w:hanging="1423"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Children may have scars from previous injuries. Particular note should be taken if there is a large number of scars of different ages, or of unusual shapes or large scars from burns or lacerations that have not received medical treatment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40FF6061" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="-37" w:hanging="1423"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">f) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Bites</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="202136CB" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="-37" w:hanging="1423"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="353FBD26" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="-37" w:hanging="1423"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Bites are always non-accidental in origin; they can be caused by animals or human beings (adult/child); a dental surgeon with forensic experience may be needed to secure detailed evidence in such cases.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69482582" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="-37" w:hanging="1423"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FD3C9BE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="-37" w:hanging="714"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">g) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Other Types of Physical Injuries</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AEF2583" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="537EE1DD" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">poisoning, either through acts of omission or commission  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45ABBBDE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ingestion of other damaging substances, e.g. bleach</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685312A8" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>administration of drugs to children where they are not medically indicated or prescribed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55FF9D28" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>female genital mutilation, which is an offence, regardless of cultural reasons</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A3CF779" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>unexplained neurological signs and symptoms, e.g. subdural haematoma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FEEC509" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="714" w:right="-37" w:hanging="1423"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2609A936" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="714" w:right="-37" w:hanging="1423"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BAD4645" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="714" w:right="-37" w:hanging="1423"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="216DB41D" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="714" w:right="-37" w:hanging="1423"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">h) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Fabricated or Induced Illness</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08A3775C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0226A818" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="-37" w:hanging="1423"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Fabricated or induced illness, previously known as Munchausen's Syndrome by Proxy, is a condition where a child suffers harm through the deliberate action of the main carer, in most cases the mother, but which is attributed to another medical cause.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="200B3F84" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="-37" w:hanging="1423"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A907788" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-37" w:hanging="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>It is important not to confuse this deliberate activity with the behaviour and actions of over-anxious parents who constantly seek advice from doctors, health visitors and other health professionals about their child's wellbeing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43467F50" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-37" w:hanging="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="028EF0EA" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-37" w:hanging="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>There is a need to exercise caution about attributing a child's illness, in the absence of a medical diagnosis, to deliberate activity on the part of a parent or carer to a fabricated or induced illness, as stated in the Court of Appeal judgement in the case of Angela Cannings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40BCF41C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-37" w:hanging="1418"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEDAB5F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37" w:firstLine="685"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B0F0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00633AD0">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(R v Cannings (2004) EWCA Criml (19 January 2004)).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D413C8" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37" w:firstLine="685"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E07C94D" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-37" w:hanging="1418"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The following behaviours exhibited by parents can be associated with fabricated or induced illness:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BC29386" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-37" w:hanging="1418"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42A23B98" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>deliberately inducing symptoms in children by administering medication or other substances, or by means of intentional suffocation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D50DBC" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>interfering with treatments by over-dosing, not administering them or interfering with medical equipment such as infusion lines or not complying with professional advice, resulting in significant harm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C7CC521" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>claiming the child has symptoms which may be unverifiable unless observed directly, such as pain, frequency of passing urine, vomiting or fits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A3690B" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>exaggerating symptoms, causing professionals to undertake investigations and treatments which may be invasive, unnecessary and, therefore, are harmful and possibly dangerous.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D018D9B" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">obtaining specialist treatments or equipment for children who do not require them. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA25F81" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>alleging psychological illness in a child.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2336BCCB" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05F584ED" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-37" w:hanging="1418"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>There are a number of presentations in which fabricated or induced illness may be a possibility. These are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36F92F05" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-37" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="108DB221" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:ind w:right="-40"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>failure to thrive/growth faltering (sometimes through deliberate withholding of food.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26F75144" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:ind w:right="-40"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>fabrication of medical symptoms especially where there is no independent witness</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F556CC" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-40"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">convulsions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="770FB9AE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-40"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>pyrexia (high temperature).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="315345DE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-40"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>cyanotic episode (reported blue tinge to the skin due to lack of oxygen).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62AC20A6" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-40"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>apnoea (stops breathing).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="006D79B1" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-40"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>allergies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E238AC" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-40"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>asthmatic attacks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA4C8E5" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-40"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>unexplained bleeding (especially anal or genital or bleeding from the ears)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BBBD730" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-40"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>frequent unsubstantiated allegations of sexual abuse, especially when accompanied by demands for medical examinations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="303B1D70" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-40"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>frequent ‘accidental’ overdoses (especially in very young children).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E512B9" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-40"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D0C3685" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="center" w:pos="2796"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-40" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Concerns may arise when:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58947B0F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="center" w:pos="2796"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-40" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5341DA45" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="-40" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>reported symptoms and signs found on examinations are not explained by any medical condition from which the child may be suffering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="205F7185" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="-40" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>physical examination and results of medical investigations do not explain reported symptoms and signs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0892B6BD" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="-40" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">there is an inexplicably poor response to prescribed medication and other treatment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F7925B5" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="-40" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>new symptoms are reported on resolution of previous ones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A881AB" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="-40" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>reported symptoms and/or clinical signs do not occur when the carers are absent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C837323" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="-40" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>over time the child is repeatedly presented to health professionals with a range of signs and symptoms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E4BC6A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="-40" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the child's normal, daily life activities are being curtailed beyond that which might be expected for any medical disorder or disability from which the child is known to suffer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="471CF8E9" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-40"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D85EAA5" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-40" w:hanging="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>It is important to note that the child may also have an illness that has been diagnosed and needs regular treatment. This may make the diagnosis of fabricated or induced illness difficult, as the presenting symptoms may be similar to those of the diagnosed illness.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55879A46" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-40" w:hanging="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E366391" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-40" w:hanging="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sexual Abuse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1796A059" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-40" w:hanging="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="089234AD" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-40" w:hanging="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Most child victims are sexually abused by someone they know, either a family member or someone well known to them or their family. In recent years there has been an increasing recognition that both male and female children and older children are sexually abused to a greater extent than had previously been realised.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BFB891E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-40" w:hanging="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BC82D8D" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-40" w:hanging="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>There are no 'typical' sexually abusing families. Children who have been sexually abused are likely to have been put under considerable pressure not to reveal what has been happening to them. Sexual abuse is damaging to children, both in the short and long term.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39883232" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-40" w:hanging="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38FA75F1" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-40" w:hanging="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Both boys and girls of all ages are abused, and the abuse may continue for many years before it is disclosed. Abusers may be both male and female.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B8B66DA" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-40" w:hanging="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DF5C443" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="296" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-37" w:hanging="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>It is important to note that children and young people may also abuse other children sexually.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48771CF9" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="405" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-37" w:hanging="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Children disclosing sexual abuse have the right to be listened to and to have their allegations taken seriously. Research shows it is rare for children to invent allegations of sexual abuse and that in fact they are more likely to claim they are not being abused when they are.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C9F661C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-37" w:hanging="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>It is important that the indicators listed below are assessed in terms of significance and in the context of the child's life, before concluding that the child is, or has been, sexually abused.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A1CF7FF" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="243" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-37" w:hanging="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3462B17A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="243" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-37" w:hanging="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Some indicators take on a greater, or lesser, importance depending upon the child's age.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="493F65DE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="215" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-37"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Recognition of Sexual Abuse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2033D99B" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="294" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="-37" w:hanging="1423"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Sexual abuse often presents in an obscure way. Whilst some child victims have obvious genital injuries, a sexually transmitted infection or are pregnant, relatively few children are so easily diagnosed. The majority of children subjected to sexual abuse, even when penetration has occurred, have on medical examination no evidence of the abuse having occurred.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="002FCEA1" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="-37" w:hanging="1423"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">The following indicators of sexual abuse may be observed in a child. There may be occasions when no symptoms are present, but it is still thought that a child may be, or has been, sexually abused. Suspicions increase where several features are present together. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45169642" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="-37" w:hanging="1423"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E8F3C6B" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="-37" w:hanging="1423"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The following list is not exhaustive and should not be used as a check list.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280D9FF3" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="-37" w:hanging="1423"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DBE0745" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="-37" w:hanging="1423"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pre-School Child (0-4years)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E299B4F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-37" w:hanging="1423"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D381D36" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="center" w:pos="5161"/>
+        </w:tabs>
+        <w:spacing w:after="272" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-37" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Possible physical indicators in the pre-school aged child include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC56FAA" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="180" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bruises, scratches, bite marks or other injuries to buttocks, lower abdomen or thighs </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D59BECD" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="180" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>itching, soreness, discharge or unexplained bleeding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36F983A2" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="180" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>physical damage to genital area or mouth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D3BAA6E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="97" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>signs of sexually transmitted infections</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="150609DE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pain on urination </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B53D33" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">semen in vagina, anus, external genitalia </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF9A62A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>difficulty in walking or sitting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="566894E3" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="206" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>torn, stained or bloody underclothes or evidence of clothing having been removed and replaced</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0524BD95" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="310" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>psychosomatic symptoms such as recurrent abdominal pain or headache.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D89ACEE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Possible behavioural indicators include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55BC2251" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D7D6102" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>unusual behaviour associated with the changing of nappy/underwear, e.g. fear of being touched/hurt, holding legs rigid and stiff or verbalisation like "stop hurting me".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DFF4C90" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06290B0E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>heightened genital awareness - touching, looking, verbal references to genitals, interest in other children's or adults' genitals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F99CA49" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79F2472E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>using objects for masturbation - dolls, toys with phallic-like projections.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA1A8DE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AD841E8" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>rubbing genital area on an adult - wanting to smell genital area of an adult, asking adult to touch or smell their genitals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55656BBF" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EE37201" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>simulated sexual activity with another child e.g. replaying the sexually abusive event or wanting to touch other children etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66994E41" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="225BEECE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>simulated sexual activity with dolls, cuddly toys.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE50A7C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CD012FC" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>fear of being alone with adult persons of a specific sex, especially that of the suspected abuser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35752284" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69B9FB0A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>self-mutilation e.g. picking at sores, sticking sharp objects in the vagina, head banging etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE0ADB7" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C74FB5B" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>social isolation - the child plays alone and withdraws into a private world.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EDB9C8A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A1122BC" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>inappropriate displays of affections between parent and child who behave more like lovers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6E86E0" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61390D86" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fear of going to bed and/or overdressing for bed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C8B8D3" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03676D1E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>child takes over 'the mothering role' in the family whether or not the mother is present.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D1D20B" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5973C809" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Primary School Age Children</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49CDEB84" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BD11685" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="-37" w:hanging="1423"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In addition to the above there may be other behaviour especially noticeable in school:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F59D7EA" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="-37" w:hanging="1423"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54BCFF8D" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>poor peer group relationships and inability to make friends.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A4B25D" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="565B9A70" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>inability to concentrate, learning difficulties or a sudden drop in school performance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13408FE2" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EDC98BC" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>reluctance to participate in physical activity or to change clothes for physical education, games or swimming.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FDC30A6" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D432DAB" w14:textId="16649923" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unusual or bizarre sexual themes in child's </w:t>
+      </w:r>
+      <w:r w:rsidR="00633AD0" w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>artwork</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or stories.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="353BB909" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F3665C9" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="center" w:pos="5852"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:hanging="35"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">frequent absences from school that are justified by one parent only, apparently </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>without regard for its implications for the child’s school performance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74EBAFDA" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="center" w:pos="5852"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10C62440" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="center" w:pos="5852"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:hanging="35"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>unusual reluctance or fear of going home after school.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C696E03" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="5852"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13AE3CDD" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="center" w:pos="5852"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Adolescent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E61A09C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="5852"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="225B4E99" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-37" w:hanging="1418"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In addition to the physical indicators previously outlined in the preschool and pre-adolescent child, the following indicators relate specifically to the adolescent:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E319D4" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-37" w:hanging="1418"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A62901D" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:hanging="35"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>recurrent urinary tract infections.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="123F87EC" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="744" w:right="-37" w:hanging="35"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A4E24FA" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:hanging="35"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pregnancy, especially where the information about or the identity of the father is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">vague or secret or where there is complete denial of the pregnancy by the girl and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>her family.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12ED6629" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37" w:hanging="35"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3874F67B" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:hanging="35"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>sexually transmitted infections.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A20A060" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-883" w:right="-37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50B57EF5" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="right" w:pos="10725"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Possible behavioural indicators include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DD44F0D" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="right" w:pos="10725"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34E97B97" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>repeated running away from home</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C372FD6" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>sleep problems - insomnia, recurrent nightmares, fear of going to bed or overdressing for bed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3318BB" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dependence on alcohol or drug</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F489EAA" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>suicide attempts and self-mutilation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FFBCCC8" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>hysterical behaviour, depression, withdrawal, mood swings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19EBD339" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>vulnerability to sexual and emotional exploitation, fear of intimate relationships, promiscuity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0712FEE3" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>eating disorders — e.g. anorexia nervosa and bulimia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC90162" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">low self-esteem and low expectation of others </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00471247" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>persistent stealing and /or lying</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4194E311" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>sudden school problems - taunting, lack of concentration, falling standard or work etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D7E2A4" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>fear or abhorrence of one particular individual.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="001E58D1" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:right="-37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2741F5FC" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Emotional Abuse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288696E5" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E57A8F4" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-37" w:hanging="1429"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Emotional abuse is as damaging as other, visible, forms of abuse in terms of its impact on the child. There is increasing evidence of the adverse long-term consequences for children’s development where they have been subject to emotional abuse. Emotional abuse has an impact on a child’s physical health, mental health, behaviour and self-esteem. It can be particularly damaging for children aged 0 to 3 years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F989B6" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-37" w:hanging="1429"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6724C243" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-37" w:hanging="1429"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Emotional abuse may take the form of under-protection, and/or over-protection, of the child, which has a significant negative impact on a child’s development.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="083D788F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37" w:hanging="1429"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3946AEDC" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-37" w:hanging="1429"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>The parents’ physical care of the child, and his environment, may appear to meet the child’s needs, but it is important to remain aware of the interactions and relationship which occur between the child and his parents to determine if they are nurturing and appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67AF0E81" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-37" w:hanging="1429"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41CC49DF" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-37" w:hanging="1429"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>An emotionally abused child may be subject to constant criticism and being made a scapegoat, the continuous withholding of approval and affection, severe discipline or a total lack of appropriate boundaries and control. A child may be used to fulfil a parent's emotional needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553AD623" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-37" w:hanging="1429"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D35ECA8" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-37" w:hanging="1429"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>The potential of emotional abuse should always be considered in referrals where instances of domestic violence have been reported.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28C4D11C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-40" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2196DE1D" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-40" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Recognition of Emotional Abuse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D3C831" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-40" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EB3C87B" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-40" w:hanging="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Whilst emotional abuse can occur in the absence of other types of abuse, it is important to recognise that it does often co-exist with them, to a greater or lesser extent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="321EF7DE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-40" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6917C9AD" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-40" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Child Behaviours associated with Emotional Abuse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A0DD5E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-40" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46595217" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-40" w:hanging="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Some of the symptoms and signs seen in children who are emotionally abused are presented below. It is the degree and persistence of such symptoms that should result in the consideration of emotional abuse as a possibility. Importantly, it should be remembered that whilst these symptoms may suggest emotional abuse they are not necessarily pathognomy of this since they often can be seen in other conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BAF0841" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-40" w:hanging="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34DCA5E4" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-40" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Possible behaviours that may indicate emotional abuse include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD4F479" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="-40" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77B374DC" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-40" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>serious emotional reactions, characterised by withdrawal, anxiety, social and home fears etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A9710E3" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-40" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="506F9CC5" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-40" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>marked behavioural and conduct difficulties, e.g. opposition and aggression, stealing, running away, promiscuity, lying.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64DE1645" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="-40" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="370933B4" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-40" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>persistent relationship difficulties, e.g. extreme clinginess, intense separation reaction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="771143AC" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="-40" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C5E2208" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-40" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>physical problems such as repeated illnesses, severe eating problems, severe toileting problem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="724C732E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-40" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>extremes of self-stimulatory behaviours, e.g. head banging, comfort seeking, masturbation etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79EBA9AA" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-40" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>very low self-esteem, often unable to accept praise or to trust and lack of self-pride.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D8C5A2" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-40" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>lack of any sense of pleasure in achievement, over-serious or apathetic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7722C0D3" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-40" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>over anxiety, e.g. constantly checking or overanxious to please.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B4C4ADA" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-40" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>developmental delay in young children, and failure to reach potential in learning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08E04BC4" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-40" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FC74505" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-40"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Parental Behaviour Associated with Emotional Abuse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AAF87BD" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-40"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AF73CF7" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-40" w:hanging="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Behaviour shown by parents which, if persistent, may indicate emotionally abusive behaviour includes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79EAD1BA" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-40" w:hanging="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="407CD278" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-40" w:hanging="436"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">extreme emotions and behaviours towards their child including criticism, negativity, rejecting attitudes, hostility etc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FA30FDA" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-40" w:hanging="436"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>fostering extreme dependency in the child</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA3D1E4" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-40" w:hanging="436"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>harsh disciplining, inconsistent disciplining and the use of emotional sanctions such as withdrawal of love</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10B824C5" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-40" w:hanging="436"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>expectations and demands which are not appropriate for the developmental stage of the child, e.g. too high or too low</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036766AC" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-40" w:hanging="436"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>exposure of the child to family violence and abuse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30DA8471" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-40" w:hanging="436"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>inconsistent and unpredictable responses to the child</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A17A01E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-40" w:hanging="436"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>contradictory, confusing or misleading messages in communicating with the child</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07667A2A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-40" w:hanging="436"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>serious physical or psychiatric illness of a parent where the emotional needs of the child are not capable of being considered and/or appropriately met</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="016959E1" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-40" w:hanging="436"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>induction of the child into bizarre parental belief systems</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A9BE31" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-40" w:hanging="436"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>break-down in parental relationship with chronic, bitter conflict over contact or residence arrangements for the child</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27F23326" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-40" w:hanging="436"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>major and repeated familial change, e.g. separations and reconstitution of families and/or changes of address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11A0F37A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-40" w:hanging="436"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>making a child a scapegoat within the family</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A94B69" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-40"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07BEEEEA" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-40" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Neglect</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42E02C79" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="2981"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-40"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D16F0E7" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-40" w:hanging="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Neglect and failure to thrive/growth faltering for non-organic reasons requires medical diagnosis. Non-organic failure to thrive is where there is a poor growth for which no medical cause is found, especially when there is a dramatic improvement in growth on a nutritional diet away from the parent’s care. Failure to thrive tends to be associated with young children but neglect can also cause difficulties for older children.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6424AAAD" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-40" w:hanging="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DB4AA1A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-40" w:hanging="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>There is a tendency to associate neglect with poverty and social disadvantage. Persistent neglect over long periods of time is likely to have causes other than poverty, however. There has to be a distinction made between financial poverty and emotional poverty.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46EE9FEE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-40" w:hanging="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B7A4A4C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-37" w:hanging="1418"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>There are a number of types of neglect that can occur separately or together, for example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D812179" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DEDECF5" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">medical neglect </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA85037" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>educational neglect</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="431A2652" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">simulative neglect </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3CF78C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>environmental neglect</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F194F2" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>failure to provide adequate supervision and a safe environment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CEBCEA5" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:right="-37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D637BC3" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Recognition of Neglect</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C8FD05D" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6439689C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-37" w:hanging="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Neglect is a chronic, persistent problem. The concerns about the parents not providing "good enough" care for their child will develop over time. It is the accumulation of such concerns which will trigger the need to invoke the Child Protection Process. In cases of neglect, it is important that details about the standard of care of the child are recorded and there is regular inter-agency sharing of this information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="096F0703" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-37" w:hanging="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="036CA582" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-37" w:hanging="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>It is important to remember that the degree of neglect can fluctuate, sometimes rapidly, therefore ongoing inter-agency assessment and monitoring is essential.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A160E2A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-37" w:hanging="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B2A6C53" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-37" w:hanging="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>The assessment of neglect should take account of the child's age and stage of development, whether the neglect is severe in nature and whether it is resulting in, or likely to result in, significant impairment to the child's health and development.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="658A8AC9" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-37" w:hanging="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EFB2AAC" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-37" w:hanging="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>The following areas should be considered when assessing whether the quality of care a child receives constitutes neglect.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A0C04E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-37" w:hanging="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35FE568A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Child</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794ABCAD" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4335432A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Health presentation indicators include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D5E8815" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E97880F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="436"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>non-organic failure to thrive (growth faltering)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764BA028" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="436"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">poor weight gain (improvement when away from the care of the parents </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E4C1046" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="436"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">poor height gain </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57191D14" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="436"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unmet medical needs </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797D6553" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="436"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>untreated head lice/other infestations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AA511EB" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="436"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>frequent attendance at 'accident and emergency' and/or frequent hospital admissions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09AD4C73" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="436"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tired or depressed child, including a child who is anaemic or has rickets </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="585A96B7" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="-37" w:hanging="436"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">poor hygiene </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2654DA80" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="-37" w:hanging="436"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>poor or inappropriate clothing for the time of year</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="204F292F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="-37" w:hanging="436"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>abnormal eating behaviour (bingeing or hoarding).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17EBAAE5" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-37"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4707DD38" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="center" w:pos="4834"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Emotional and behavioural development indicators include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13BE98DE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37" w:hanging="35"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>developmental delay/special needs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FB493A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37" w:hanging="35"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>presents as being under-stimulated</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="703501F8" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37" w:hanging="35"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">abnormal reaction to separation/ or attachment, disorder </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C99875F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37" w:hanging="35"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">over-active and/or aggressive </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68EB2026" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37" w:hanging="35"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">soiling and/or wetting </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F3D4D70" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37" w:hanging="35"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">repeated running away from home </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD0904A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37" w:hanging="35"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">substance misuse </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="153C2F1E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37" w:hanging="35"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">offending behaviour, including stealing food </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E84945" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37" w:hanging="35"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teenage pregnancy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A4FBED3" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="744" w:right="-37"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50586790" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Family and social relationship indicators include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A89E104" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="468A5143" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:hanging="11"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>high criticism/low warmth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="435C4604" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:hanging="11"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>excluded by family</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45F6D6A7" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:hanging="11"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sibling violence </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29959E49" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:hanging="11"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">isolated child </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE61349" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:hanging="11"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">attachment disorders and /or seeking comfort from strangers </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="747EBD45" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:hanging="11"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">left unattended/or to care for other children </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D2FF3AE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:hanging="11"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">left to wander alone day or night </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A43E89" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:hanging="11"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">constantly late to school/late being collected </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F001649" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:hanging="11"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>not wanting to go home from school or refusing to go to school</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4163ECEC" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:hanging="11"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>poor attendance at school/nursery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3185040F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:hanging="11"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">frequent name changes and/or change of address or parental figures within the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>home.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F9839F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:hanging="11"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">management of a child with a disability who is not attaining the level of functioning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>which is commensurate with the disability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D3B523D" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27CEC215" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Consideration should be given as to whether a child and adolescent mental health assessment is required. Have all children in the family been seen and their views explored and documented?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F863E4" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="711CE782" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Parents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CEA6394" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46FB209F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lack of emotional warmth indicators include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B1F5758" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:hanging="11"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unrealistic expectations of child </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C668DCD" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:hanging="11"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>inability to consider or put child's needs first</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="355AF293" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="center" w:pos="4721"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:hanging="11"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>name calling/degrading remarks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D18CA0A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:hanging="11"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>lack of appropriate affection for the child</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B0BDD44" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:hanging="11"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>violence within the home from which the child is not shielded</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51344874" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:hanging="11"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">partner resenting non-biological child and hostile in attitude towards him </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DCC604F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:hanging="11"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>failure to provide basic care for the child.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04978C32" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:right="-37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44EA174E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="center" w:pos="4294"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lack of stability indicators include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="638CED91" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:hanging="35"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">frequent changes of partners </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3082B289" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:hanging="35"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">poor family support/inappropriate support </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="210809F6" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:hanging="35"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>lack of consistent relationships</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C72F430" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:hanging="35"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">frequent moves of home </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="710EBCC3" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:hanging="35"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enforced unemployment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D6C712F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:hanging="35"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">drug, alcohol or substance dependency  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="243F0B17" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:hanging="35"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">financial pressures/debt </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2199443A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:hanging="35"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>absence of local support networks, neighbours etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FDB3ADE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="744" w:right="-37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="686E094C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="-37" w:hanging="1843"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Issues relating to providing guidance and setting boundaries indicators include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6067A0B8" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>poor boundary setting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028D9335" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inconsistent attitudes and reactions, especially to child's behaviour </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C54FC00" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>continuously failing appointments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="335431C4" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>refusing offers of help and services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40060BA7" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>failure to seek or use advice and/or help offered appropriately</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42F9DFFF" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">seeks to mislead professionals by providing inaccurate or confusing information </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0712FF06" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>failure to provide safe environment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ECE444B" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A1EFD83" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="-37" w:hanging="1843"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Social Presentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F065A1" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aggressive/threatening behaviour towards professionals and volunteers </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E779F91" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">disguised compliance </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E313B7D" w14:textId="3E477C4E" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00633AD0" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>low</w:t>
+      </w:r>
+      <w:r w:rsidR="00E72792" w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> self-esteem </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C424FD" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>lack of self-care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CCC0469" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09D1E56C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="-37" w:hanging="1843"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="545B1954" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mental ill health </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E79517" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">substance misuse </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604F6A92" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>learning difficulties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B84D5C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(post-natal) depression </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="767CB8F5" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">history of parental child abuse or poor parenting </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D0767B" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>physical health.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D5E20AE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F187E70" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Home and Environmental Conditions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49B7769D" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="-37" w:hanging="1843"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The following home and environmental conditions should be considered:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4E3C67" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">poor housing conditions </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A700D51" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">overcrowding </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77BBA45B" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lack of water, heating, sanitation </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="749D1F48" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no access to washing machine </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC60078" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">piles of dirty washing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="290CEA6A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">little or no adequate clean bedding/furniture </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F89B0C8" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">little or no food in cupboards </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104FE56A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>human and/or animal excrement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6420D79E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>uncared for animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AFCA682" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">referrals to environmental health </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="298CA876" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unsafe environment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14278B8A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>rural isolation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C20EA59" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25CB4189" w14:textId="2087168E" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Impediments to ongoing assessment and appropriate multidisciplinary support</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="019DD926" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FA03902" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>failure to see the child</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60B7D007" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>no ease of access to whole house</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06B47AC5" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fear of violence and aggression </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D687AB" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">failure to seek support and advice or consultation, as appropriate, from line manager </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="451F9C7D" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">failure to record concern and initial impact </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C33A6E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inability to retain objectivity </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A571B1" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unwitting collusion with family </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A076412" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>failure to see beyond conditions in the home</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0896FF67" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">child's view is lost </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D0C572" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geographical stereotyping </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B3374A4" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>minimising concern</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="200E8355" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">poor networking amongst professionals </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67D11FDB" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>inability to see what is/is not acceptable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CBFF570" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>familiarity breeding contempt; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B37C492" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:right="-37" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>failure to make connections with information available from other services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="357CEAAF" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="144406A8" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+        <w:t>(Hammersmith &amp; Fulham Inter-Agency Procedures 2002)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C00EA9" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:right="-37"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32FF22A4" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>When staff become aware of any of the above features they should review the case with their line manager.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00E0BEBB" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4901B48B" w14:textId="353BFB57" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Children with Disability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61782391" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58F96CA2" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-37" w:hanging="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>In recognising child abuse, all professionals should be aware that children with a disability can be particularly vulnerable to abuse. They may need a high degree of physical care; they may have less access to protection and there may be a reluctance on the part of professionals to consider the possibility of abuse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C95F76" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-37" w:hanging="1418"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F601F31" w14:textId="79791588" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Recognition of Abuse of Children with Disability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75994EDF" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-37"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1573CA6F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="399" w:right="-37" w:hanging="1108"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Recognition of abuse can be difficult in that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1629BCE6" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="399" w:right="-37" w:hanging="1108"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A407C59" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:hanging="35"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>symptoms and signs may be confused</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76EF5665" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:hanging="35"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the child may not recognise the behaviour as abusive</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D24864" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:hanging="35"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the child may have communication difficulties and be unable to disclose abuse </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C300D27" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:hanging="35"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>there may be a dependency on several adults for intimate care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A756F6E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:right="-37" w:hanging="35"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>there is a reluctance to accept that children with disabilities may be abused.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="464095C5" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="744" w:right="-37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36BE72FF" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-37" w:hanging="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Children with disability will usually display the same symptoms and signs of abuse as other children. These may be incorrectly attributed, however, to the child's disability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="434E5E9A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:right="-37"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30901C1A" w14:textId="59261909" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:right="-37"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Risk Factors Associated with Child Abuse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2392E957" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-37" w:hanging="1418"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>A number of factors may increase the likelihood of abuse to a child. The following list is not exhaustive and does not preclude the possibility of abuse in families where none of these factors are evident.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560E648E" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-37" w:hanging="1418"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01346D0A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="center" w:pos="2518"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-37"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Child</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5347B6C1" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="center" w:pos="2518"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-37"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="013AE4B5" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="709" w:right="-37" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">poor bonding due to neo-natal problems </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B64A37C" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="709" w:right="-37" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">attachment interfered with by multiple caring arrangements </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE09A92" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="709" w:right="-37" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a 'difficult' child, a 'demanding' baby </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3996C621" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="709" w:right="-37" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>a child under five years is considered to be most vulnerable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="683BB9D3" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="709" w:right="-37" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a child's name or sibling's names previously on the Child Protection Register </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5654CBB0" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="709" w:right="-37" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a baby/child with feeding/sleeping difficulties </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E16F855" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="709" w:right="-37" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>birth defects/chronic illness/developmental delay.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22417CBE" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-37"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="455B50C7" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-37"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Parents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B36AE45" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-37"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BC86DF3" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="709" w:right="-37" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">both young and immature (i.e. aged 20 years and under) at birth of the child </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="332ED7CC" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="709" w:right="-37" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">parental history of deprivation and/or abuse </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271982C1" w14:textId="559998C2" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="709" w:right="-37" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="001F29A2">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ow jealousy and rivalry with the child </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18B9F132" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="709" w:right="-37" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">expect the child to meet their needs </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3066BECA" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="709" w:right="-37" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unrealistic expectations/rigid ideas about child development </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B22AFD" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="709" w:right="-37" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">history of mental illness in one or both parents </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E28236B" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="709" w:right="-37" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">history of domestic violence </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E3B548" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="709" w:right="-37" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">drug and alcohol misuse in one or both parents of the child </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EAE7D46" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="709" w:right="-37" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>frequent changes of carers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5708B268" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="709" w:right="-37" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">history of aggressive behaviour by either parent </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B120AB" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="709" w:right="-37" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unplanned pregnancy </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D3EEE47" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="709" w:right="-37" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>unrealistic expectations of themselves as parents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3247EF70" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-37"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CB966C5" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-37"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Home and Environmental Conditions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA84731" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-37"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35C00269" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="709" w:right="-37" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unemployment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2229474B" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="709" w:right="-37" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no income/poverty </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A0D739" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="709" w:right="-37" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>poor housing or overcrowded housing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="496D6A6B" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="709" w:right="-37" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">social isolation and no supportive family </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05985401" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="709" w:right="-37" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the family moves frequently </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FDB68A1" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="709" w:right="-37" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">debt </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F49C027" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="709" w:right="-37" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>large family</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B5D85F1" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DE82600" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E06915D" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D035B94" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="624B938F" w14:textId="77777777" w:rsidR="00EC121B" w:rsidRDefault="00EC121B" w:rsidP="00E72792">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:eastAsia="Calibri" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="appendix3"/>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="0038B11F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidSect="008E45F6">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:pgBorders w:display="firstPage" w:offsetFrom="page">
+            <w:top w:val="thinThickSmallGap" w:sz="24" w:space="24" w:color="auto"/>
+            <w:left w:val="thinThickSmallGap" w:sz="24" w:space="24" w:color="auto"/>
+            <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="24" w:color="auto"/>
+            <w:right w:val="thickThinSmallGap" w:sz="24" w:space="24" w:color="auto"/>
+          </w:pgBorders>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19EFAB6F" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidSect="00552419">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06CF8549" w14:textId="2C631616" w:rsidR="008028DE" w:rsidRPr="008028DE" w:rsidRDefault="00144467" w:rsidP="008028DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="appendix4"/>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251703296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27343EE3" wp14:editId="799C8682">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>6484620</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-563245</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="770903" cy="793551"/>
+            <wp:effectExtent l="0" t="0" r="0" b="6985"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1089935001" name="Picture 10" descr="https://www.c2kschools.net/standard/ImageHandler.ashx?schoolid=5031160">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId15" tooltip="&quot;Click to see more information about St Teresa's Primary School Lurgan&quot;"/>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 9" descr="https://www.c2kschools.net/standard/ImageHandler.ashx?schoolid=5031160">
+                      <a:hlinkClick r:id="rId15" tooltip="&quot;Click to see more information about St Teresa's Primary School Lurgan&quot;"/>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="770903" cy="793551"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="008028DE" w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:t>APPENDIX 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...21 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      </w:t>
+      </w:r>
+      <w:r w:rsidR="008028DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Child Protection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CFC393E" w14:textId="1CCE2B62" w:rsidR="008028DE" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD4F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Procedure for parents</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>/guardians</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="332CCF06" w14:textId="3B643950" w:rsidR="008028DE" w:rsidRPr="00BD4F47" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>who have a potential child protection concern within the school</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="590EE84E" w14:textId="7E6ABFB6" w:rsidR="008028DE" w:rsidRPr="00BD4F47" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00043667">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251608064" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5440C778" wp14:editId="15D5A951">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251694080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A5D47D5" wp14:editId="643A08A9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-168812</wp:posOffset>
+                  <wp:posOffset>1209675</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>303970</wp:posOffset>
+                  <wp:posOffset>107950</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5810250" cy="745587"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="16510"/>
+                <wp:extent cx="2698115" cy="574040"/>
+                <wp:effectExtent l="9525" t="10795" r="6985" b="5715"/>
                 <wp:wrapNone/>
-                <wp:docPr id="2" name="Rounded Rectangle 2"/>
-                <wp:cNvGraphicFramePr/>
+                <wp:docPr id="1524224804" name="Text Box 9"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr/>
-                      <wps:spPr>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5810250" cy="745587"/>
+                          <a:ext cx="2698115" cy="574040"/>
                         </a:xfrm>
-                        <a:prstGeom prst="roundRect">
+                        <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="5440C7C6" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRPr="00C660DA" w:rsidRDefault="009A3C09" w:rsidP="00CA119D">
+                          <w:p w14:paraId="2EDD1A1B" w14:textId="77777777" w:rsidR="008028DE" w:rsidRDefault="008028DE" w:rsidP="008028DE">
                             <w:pPr>
-                              <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:pStyle w:val="HTMLPreformatted"/>
+                              <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
+                              <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:color w:val="000000"/>
+                                <w:rStyle w:val="y2iqfc"/>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:color w:val="202124"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
+                                <w:lang w:val="en"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:r w:rsidRPr="00330081">
+                              <w:rPr>
+                                <w:rStyle w:val="y2iqfc"/>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:color w:val="202124"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">I'm concerned about </w:t>
+                            </w:r>
                           </w:p>
-                          <w:p w14:paraId="5440C7C7" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRPr="003526E0" w:rsidRDefault="009A3C09" w:rsidP="00CA119D">
+                          <w:p w14:paraId="733F5AA4" w14:textId="77777777" w:rsidR="008028DE" w:rsidRPr="00330081" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+                            <w:pPr>
+                              <w:pStyle w:val="HTMLPreformatted"/>
+                              <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rStyle w:val="y2iqfc"/>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:color w:val="202124"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rStyle w:val="y2iqfc"/>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:color w:val="202124"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">my/or a child’s </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00330081">
+                              <w:rPr>
+                                <w:rStyle w:val="y2iqfc"/>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:color w:val="202124"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en"/>
+                              </w:rPr>
+                              <w:t>safety</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rStyle w:val="y2iqfc"/>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:color w:val="202124"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="608547CD" w14:textId="77777777" w:rsidR="008028DE" w:rsidRDefault="008028DE" w:rsidP="008028DE">
                             <w:pPr>
                               <w:jc w:val="center"/>
-                              <w:rPr>
-[...2 lines deleted...]
-                              </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="003526E0">
-[...6 lines deleted...]
-                            </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...2 lines deleted...]
-                        </a:prstTxWarp>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
+                <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
-                <wp14:sizeRelV relativeFrom="margin">
+                <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="5440C778" id="Rounded Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-13.3pt;margin-top:23.95pt;width:457.5pt;height:58.7pt;z-index:251608064;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuiOJecQIAACoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0bSR9BnSJo0WFA&#10;0RZth54VWUqMyaJGKbGzXz9Kdtyuy2nYRRZNfnx+1OVV1xi2U+hrsCXPTyacKSuhqu265N9fbr+c&#10;c+aDsJUwYFXJ98rzq8XnT5etm6sCNmAqhYycWD9vXck3Ibh5lnm5UY3wJ+CUJaUGbEQgEddZhaIl&#10;743JisnkNGsBK4cglff096ZX8kXyr7WS4UFrrwIzJafcQjoxnat4ZotLMV+jcJtaDmmIf8iiEbWl&#10;oKOrGxEE22L9l6umlggedDiR0GSgdS1VqoGqyScfqnneCKdSLdQc78Y2+f/nVt7vHpHVVckLzqxo&#10;aERPsLWVqtgTNU/YtVGsiG1qnZ+T9bN7xEHydI01dxqb+KVqWJdaux9bq7rAJP2cneeTYkYTkKQ7&#10;m85m52fRafaGdujDVwUNi5eSY8wippDaKnZ3PvT2BzsCx5T6JNIt7I2KeRj7pDTVRGGLhE5sUtcG&#10;2U4QD4SUyobTIX6yjjBdGzMC82NAE/IBNNhGmEosG4GTY8A/I46IFBVsGMFNbQGPOah+jJF7+0P1&#10;fc2x/NCtumEwK6j2NFWEnu7eyduamnonfHgUSPymOdDOhgc6tIG25DDcONsA/jr2P9oT7UjLWUv7&#10;UnL/cytQcWa+WSLkRT6dxgVLwnR2VpCA7zWr9xq7ba6BRpHT6+Bkukb7YA5XjdC80movY1RSCSsp&#10;dsllwINwHfo9psdBquUymdFSORHu7LOT0XlscOTLS/cq0A3MCsTJezjslph/4FZvG5EWltsAuk7E&#10;iy3u+zq0nhYy8Xd4POLGv5eT1dsTt/gNAAD//wMAUEsDBBQABgAIAAAAIQC2ZMzb3wAAAAoBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUhsUOsQWjeEOFXF4wModNHdNB6SCD+i2G0D&#10;X8+wguXoHt17plpPzooTjbEPXsPtPANBvgmm962G97eXWQEiJvQGbfCk4YsirOvLiwpLE87+lU7b&#10;1Aou8bFEDV1KQyllbDpyGOdhIM/ZRxgdJj7HVpoRz1zurMyzTEmHveeFDgd67Kj53B6dhrDc4M13&#10;yner572xNNhGqadC6+urafMAItGU/mD41Wd1qNnpEI7eRGE1zHKlGNWwWN2DYKAoigWIA5NqeQey&#10;ruT/F+ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO6I4l5xAgAAKgUAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALZkzNvfAAAACgEAAA8AAAAA&#10;AAAAAAAAAAAAywQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADXBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
+              <v:shapetype w14:anchorId="1A5D47D5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 9" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:95.25pt;margin-top:8.5pt;width:212.45pt;height:45.2pt;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxAzrnFwIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u2zAMvg/YOwi6L7aDpG2MOEWXLsOA&#10;7gfo9gCyLNvCZFGjlNjZ04+W0zTotsswHQRSpD6SH8n17dAZdlDoNdiCZ7OUM2UlVNo2Bf/2dffm&#10;hjMfhK2EAasKflSe325ev1r3LldzaMFUChmBWJ/3ruBtCC5PEi9b1Qk/A6csGWvATgRSsUkqFD2h&#10;dyaZp+lV0gNWDkEq7+n1fjLyTcSvayXD57r2KjBTcMotxBvjXY53slmLvEHhWi1PaYh/yKIT2lLQ&#10;M9S9CILtUf8G1WmJ4KEOMwldAnWtpYo1UDVZ+qKax1Y4FWshcrw70+T/H6z8dHh0X5CF4S0M1MBY&#10;hHcPIL97ZmHbCtuoO0ToWyUqCpyNlCW98/np60i1z/0IUvYfoaImi32ACDTU2I2sUJ2M0KkBxzPp&#10;aghM0uP8anWTZUvOJNmW14t0EbuSiPzpt0Mf3ivo2CgUHKmpEV0cHnwYsxH5k8sYzIPR1U4bExVs&#10;yq1BdhA0ALt4YgEv3IxlfcFXy/lyIuCvEGk8f4LodKBJNror+M3ZSeQjbe9sFecsCG0mmVI29sTj&#10;SN1EYhjKgRxHPkuojsQowjSxtGEktIA/OetpWgvuf+wFKs7MB0tdWWULoo2FqCyW13NS8NJSXlqE&#10;lQRV8MDZJG7DtBJ7h7ppKdI0BxbuqJO1jiQ/Z3XKmyYycn/annHkL/Xo9bzjm18AAAD//wMAUEsD&#10;BBQABgAIAAAAIQC9XPAN3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhc&#10;ELULadKGOBVCAsEN2gqubuwmEfY62G4a/p7lBLed3dHsm2o9OctGE2LvUcJ8JoAZbLzusZWw2z5e&#10;L4HFpFAr69FI+DYR1vX5WaVK7U/4ZsZNahmFYCyVhC6loeQ8Np1xKs78YJBuBx+cSiRDy3VQJwp3&#10;lt8IkXOneqQPnRrMQ2eaz83RSVhmz+NHfLl9fW/yg12lq2J8+gpSXl5M93fAkpnSnxl+8QkdamLa&#10;+yPqyCzplViQlYaCOpEhny8yYHtaiCIDXlf8f4X6BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhADEDOucXAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAL1c8A3fAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="5440C7C6" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRPr="00C660DA" w:rsidRDefault="009A3C09" w:rsidP="00CA119D">
+                    <w:p w14:paraId="2EDD1A1B" w14:textId="77777777" w:rsidR="008028DE" w:rsidRDefault="008028DE" w:rsidP="008028DE">
                       <w:pPr>
-                        <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:pStyle w:val="HTMLPreformatted"/>
+                        <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
+                        <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:color w:val="000000"/>
+                          <w:rStyle w:val="y2iqfc"/>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:color w:val="202124"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
+                          <w:lang w:val="en"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:r w:rsidRPr="00330081">
+                        <w:rPr>
+                          <w:rStyle w:val="y2iqfc"/>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:color w:val="202124"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:val="en"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">I'm concerned about </w:t>
+                      </w:r>
                     </w:p>
-                    <w:p w14:paraId="5440C7C7" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRPr="003526E0" w:rsidRDefault="009A3C09" w:rsidP="00CA119D">
+                    <w:p w14:paraId="733F5AA4" w14:textId="77777777" w:rsidR="008028DE" w:rsidRPr="00330081" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+                      <w:pPr>
+                        <w:pStyle w:val="HTMLPreformatted"/>
+                        <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rStyle w:val="y2iqfc"/>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:color w:val="202124"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:val="en"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rStyle w:val="y2iqfc"/>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:color w:val="202124"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:val="en"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">my/or a child’s </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00330081">
+                        <w:rPr>
+                          <w:rStyle w:val="y2iqfc"/>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:color w:val="202124"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:val="en"/>
+                        </w:rPr>
+                        <w:t>safety</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rStyle w:val="y2iqfc"/>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:color w:val="202124"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:val="en"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="608547CD" w14:textId="77777777" w:rsidR="008028DE" w:rsidRDefault="008028DE" w:rsidP="008028DE">
                       <w:pPr>
                         <w:jc w:val="center"/>
-                        <w:rPr>
-[...2 lines deleted...]
-                        </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="003526E0">
-[...6 lines deleted...]
-                      </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-              </v:roundrect>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00224E91" w:rsidRPr="005E2718">
-[...36 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="2BF2CAFC" w14:textId="77777777" w:rsidR="008028DE" w:rsidRPr="00043667" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C61E670" w14:textId="7F8085FF" w:rsidR="008028DE" w:rsidRPr="00043667" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+      <w:pPr>
+        <w:ind w:right="-514"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00043667">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5440C77A" wp14:editId="5440C77B">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251698176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07998728" wp14:editId="02634D12">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2525395</wp:posOffset>
+                  <wp:posOffset>2524125</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>140030</wp:posOffset>
+                  <wp:posOffset>35910</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="228600" cy="438150"/>
-                <wp:effectExtent l="19050" t="0" r="19050" b="38100"/>
+                <wp:extent cx="0" cy="342900"/>
+                <wp:effectExtent l="123825" t="33020" r="123825" b="43180"/>
                 <wp:wrapNone/>
-                <wp:docPr id="4" name="Down Arrow 4"/>
-                <wp:cNvGraphicFramePr/>
+                <wp:docPr id="1347580869" name="Straight Connector 8"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr/>
-                      <wps:spPr>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="228600" cy="438150"/>
+                          <a:ext cx="0" cy="342900"/>
                         </a:xfrm>
-                        <a:prstGeom prst="downArrow">
+                        <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="57150">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd type="triangle" w="med" len="med"/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
                       </wps:spPr>
-                      <wps:style>
-[...18 lines deleted...]
-                      </wps:bodyPr>
+                      <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelV relativeFrom="margin">
-[...158 lines deleted...]
-                <wp14:sizeRelH relativeFrom="margin">
+                <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
-                <wp14:sizeRelV relativeFrom="margin">
+                <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="5440C77C" id="Rounded Rectangle 5" o:spid="_x0000_s1027" style="position:absolute;margin-left:-19.95pt;margin-top:21.25pt;width:459pt;height:55.95pt;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8ijzxcwIAADEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X21nSR9BnSJo0WFA&#10;0RVth54VWUqMyaJGKbGzXz9Kdtyuy2nYxRZFfnx+1OVV1xi2U+hrsCUvTnLOlJVQ1XZd8u/Pt5/O&#10;OfNB2EoYsKrke+X51eLjh8vWzdUENmAqhYycWD9vXck3Ibh5lnm5UY3wJ+CUJaUGbEQgEddZhaIl&#10;743JJnl+mrWAlUOQynu6vemVfJH8a61k+Ka1V4GZklNuIX0xfVfxmy0uxXyNwm1qOaQh/iGLRtSW&#10;go6ubkQQbIv1X66aWiJ40OFEQpOB1rVUqQaqpsjfVfO0EU6lWqg53o1t8v/PrbzfPSCrq5LPOLOi&#10;oRE9wtZWqmKP1Dxh10axWWxT6/ycrJ/cAw6Sp2OsudPYxD9Vw7rU2v3YWtUFJulydj65+JzTBCTp&#10;zop8WpxHp9kr2qEPXxQ0LB5KjjGLmEJqq9jd+dDbH+wIHFPqk0insDcq5mHso9JUE4WdJHRik7o2&#10;yHaCeCCkVDacDvGTdYTp2pgRWBwDmlAMoME2wlRi2QjMjwH/jDgiUlSwYQQ3tQU85qD6MUbu7Q/V&#10;9zXH8kO36tIgk2W8WUG1p+Ei9Kz3Tt7W1Ns74cODQKI5jYNWN3yjjzbQlhyGE2cbwF/H7qM9sY+0&#10;nLW0NiX3P7cCFWfmqyVeXhTTadyzJExnZxMS8K1m9VZjt8010EQKeiScTMdoH8zhqBGaF9rwZYxK&#10;KmElxS65DHgQrkO/zvRGSLVcJjPaLSfCnX1yMjqPfY60ee5eBLqBYIGoeQ+HFRPzdxTrbSPSwnIb&#10;QNeJf699HSZAe5loPLwhcfHfysnq9aVb/AYAAP//AwBQSwMEFAAGAAgAAAAhAGaITCTfAAAACgEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SGxQ6zQkaRriVBWPD6DAgt00HpIIP6LY&#10;bQNfz7CC5ege3Xum3s7WiBNNYfBOwWqZgCDXej24TsHry9OiBBEiOo3GO1LwRQG2zeVFjZX2Z/dM&#10;p33sBJe4UKGCPsaxkjK0PVkMSz+S4+zDTxYjn1Mn9YRnLrdGpklSSIuD44UeR7rvqf3cH60Cn+/w&#10;5jumb+vHd21oNG1RPJRKXV/NuzsQkeb4B8OvPqtDw04Hf3Q6CKNgcbvZMKogS3MQDJTrcgXiwGSe&#10;ZSCbWv5/ofkBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfIo88XMCAAAxBQAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAZohMJN8AAAAKAQAADwAA&#10;AAAAAAAAAAAAAADNBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANkFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
-[...52 lines deleted...]
-              </v:roundrect>
+              <v:line w14:anchorId="3BFC1F2A" id="Straight Connector 8" o:spid="_x0000_s1026" style="position:absolute;z-index:251698176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="198.75pt,2.85pt" to="198.75pt,29.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZYqiawwEAAGoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadLC8hE13UOX5bJA&#10;pV1+wNSeJBaOx/K4Tfrvsd1uWcENkYM1X36Z92a8vp1HK44Y2JBr5XJRS4FOkTaub+WPp/s3H6Xg&#10;CE6DJYetPCHL283rV+vJN7iigazGIBKI42byrRxi9E1VsRpwBF6QR5eSHYURYnJDX+kAU0IfbbWq&#10;6/fVREH7QAqZU/TunJSbgt91qOL3rmOMwrYy9RbLGcq5z2e1WUPTB/CDUZc24B+6GMG49NMr1B1E&#10;EIdg/oIajQrE1MWForGirjMKC4fEZln/weZxAI+FSxKH/VUm/n+w6ttx63Yht65m9+gfSP1k4Wg7&#10;gOuxNPB08mlwyyxVNXlurleyw34XxH76SjrVwCFSUWHuwpghEz8xF7FPV7FxjkKdgypF375bfarL&#10;HCponu/5wPEL0iiy0UprXJYBGjg+cMx9QPNcksOO7o21ZZTWiamVNx+WN3W5wWSNztlcx6Hfb20Q&#10;R8jbUL7CKmVelgU6OF3QBgT9+WJHMDbZIhY5YjBJIIsy/25ELYXF9ACyde7PuotcWaG8jtzsSZ92&#10;IaezlwZaiFyWL2/MS79U/X4im18AAAD//wMAUEsDBBQABgAIAAAAIQCg5Bav2QAAAAgBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiR21GkhhKZxKgRiw4qWHsCNBztqPI5stw2cnkEs&#10;YPn1v968adaTH8QJY+oDKZjPChBIXTA9WQW795ebBxApazJ6CIQKPjHBur28aHRtwpk2eNpmKxhC&#10;qdYKXM5jLWXqHHqdZmFE4u4jRK8zx2ilifrMcD/IRVHcS6974gtOj/jksDtsj54p1rxhKe9ieNWL&#10;sTvsvmx2z0pdX02PKxAZp/w3hh99VoeWnfbhSCaJQcHtsip5qqCsQHD/m/eclxXItpH/H2i/AQAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFliqJrDAQAAagMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKDkFq/ZAAAACAEAAA8AAAAAAAAAAAAAAAAA&#10;HQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAjBQAAAAA=&#10;" strokeweight="4.5pt">
+                <v:stroke endarrow="block"/>
+              </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5440C6FE" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00224E91" w:rsidP="00CF2269">
-[...27 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    <w:p w14:paraId="72D215B3" w14:textId="66DE06BA" w:rsidR="008028DE" w:rsidRPr="00043667" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00043667">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251610112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5440C780" wp14:editId="5440C781">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251695104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27E2B5AA" wp14:editId="0057A736">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2524125</wp:posOffset>
+                  <wp:posOffset>791570</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>103835</wp:posOffset>
+                  <wp:posOffset>76408</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="228600" cy="504825"/>
-                <wp:effectExtent l="19050" t="0" r="19050" b="47625"/>
+                <wp:extent cx="3519170" cy="480695"/>
+                <wp:effectExtent l="9525" t="12065" r="5080" b="12065"/>
                 <wp:wrapNone/>
-                <wp:docPr id="6" name="Down Arrow 6"/>
-                <wp:cNvGraphicFramePr/>
+                <wp:docPr id="1156118899" name="Text Box 7"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr/>
-                      <wps:spPr>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="228600" cy="504825"/>
+                          <a:ext cx="3519170" cy="480695"/>
                         </a:xfrm>
-                        <a:prstGeom prst="downArrow">
+                        <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
                       </wps:spPr>
-                      <wps:style>
-[...16 lines deleted...]
-                        </a:prstTxWarp>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1CA7E9B2" w14:textId="77777777" w:rsidR="008028DE" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+                            <w:pPr>
+                              <w:pStyle w:val="HTMLPreformatted"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+                                <w:color w:val="202124"/>
+                                <w:sz w:val="42"/>
+                                <w:szCs w:val="42"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00330081">
+                              <w:rPr>
+                                <w:rStyle w:val="y2iqfc"/>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:color w:val="202124"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en"/>
+                              </w:rPr>
+                              <w:t>I can talk to the class teacher.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="70BD21E9" w14:textId="77777777" w:rsidR="008028DE" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+                            <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="202124"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="22CAD617" w14:textId="77777777" w:rsidR="008028DE" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelV relativeFrom="margin">
-[...200 lines deleted...]
-                <wp14:sizeRelH relativeFrom="margin">
+                <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
-                <wp14:sizeRelV relativeFrom="margin">
+                <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="5440C77E" id="Rounded Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;margin-left:-20.5pt;margin-top:25.75pt;width:459pt;height:64.25pt;z-index:251612160;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+KS2tdAIAADEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx17fQZ1iqBFhwFF&#10;V7QdelZkKTEmixqlxM5+/Sj50a7LadhFFk1+fH7U5VXXGLZT6GuwJc+PZpwpK6Gq7brk359vP51z&#10;5oOwlTBgVcn3yvOrxccPl62bqwI2YCqFjJxYP29dyTchuHmWeblRjfBH4JQlpQZsRCAR11mFoiXv&#10;jcmK2ew0awErhyCV9/T3plfyRfKvtZLhm9ZeBWZKTrmFdGI6V/HMFpdivkbhNrUc0hD/kEUjaktB&#10;J1c3Igi2xfovV00tETzocCShyUDrWqpUA1WTz95V87QRTqVaqDneTW3y/8+tvN89IKurkp9xZkVD&#10;I3qEra1UxR6pecKujWJnsU2t83OyfnIPOEierrHmTmMTv1QN61Jr91NrVReYpJ8n58XF5xlNQJLu&#10;PD+5KE6j0+wV7dCHLwoaFi8lx5hFTCG1VezufOjtRzsCx5T6JNIt7I2KeRj7qDTVRGGLhE5sUtcG&#10;2U4QD4SUyoYxfrKOMF0bMwHzQ0AT8iHpwTbCVGLZBJwdAv4ZcUKkqGDDBG5qC3jIQfVjitzbj9X3&#10;NcfyQ7fq0iCLcVorqPY0XISe9d7J25p6eyd8eBBINKdx0OqGb3RoA23JYbhxtgH8deh/tCf2kZaz&#10;ltam5P7nVqDizHy1xMuL/Pg47lkSjk/OChLwrWb1VmO3zTXQRHJ6JJxM12gfzHjVCM0LbfgyRiWV&#10;sJJil1wGHIXr0K8zvRFSLZfJjHbLiXBnn5yMzmOfI22euxeBbiBYIGrew7hiYv6OYr1tRFpYbgPo&#10;OvEvdrrv6zAB2stE4+ENiYv/Vk5Wry/d4jcAAAD//wMAUEsDBBQABgAIAAAAIQDJRbZH3gAAAAoB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUhsUGunIg+FOFXF4wMosGA3jYckwo8o&#10;dtvA1zOsYDkzR3fObbaLs+JEcxyD15CtFQjyXTCj7zW8vjytKhAxoTdogycNXxRh215eNFibcPbP&#10;dNqnXnCIjzVqGFKaailjN5DDuA4Teb59hNlh4nHupZnxzOHOyo1ShXQ4ev4w4ET3A3Wf+6PTEPId&#10;3nynzVv5+G4sTbYriodK6+urZXcHItGS/mD41Wd1aNnpEI7eRGE1rG4z7pI05FkOgoGqLHlxYLJS&#10;CmTbyP8V2h8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfiktrXQCAAAxBQAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAyUW2R94AAAAKAQAADwAA&#10;AAAAAAAAAAAAAADOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANkFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
-                <v:stroke joinstyle="miter"/>
+              <v:shape w14:anchorId="27E2B5AA" id="Text Box 7" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:62.35pt;margin-top:6pt;width:277.1pt;height:37.85pt;z-index:251695104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAVR7aNGQIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7bTZDex4qy22aaq&#10;tL1I234AxthGxQwFEjv9+h2wN5veXqrygBgGzsycObO5GTpFjsI6Cbqg2SylRGgOldRNQb9+2b9a&#10;UeI80xVToEVBT8LRm+3LF5ve5GIOLahKWIIg2uW9KWjrvcmTxPFWdMzNwAiNzhpsxzyatkkqy3pE&#10;71QyT9OrpAdbGQtcOIe3d6OTbiN+XQvuP9W1E56ogmJuPu427mXYk+2G5Y1lppV8SoP9QxYdkxqD&#10;nqHumGfkYOVvUJ3kFhzUfsahS6CuJRexBqwmS3+p5qFlRsRakBxnzjS5/wfLPx4fzGdL/PAGBmxg&#10;LMKZe+DfHNGwa5luxK210LeCVRg4C5QlvXH59DVQ7XIXQMr+A1TYZHbwEIGG2naBFayTIDo24HQm&#10;XQyecLx8vczW2TW6OPoWq/RqvYwhWP7021jn3wnoSDgU1GJTIzo73jsfsmH505MQzIGS1V4qFQ3b&#10;lDtlyZGhAPZxTeg/PVOa9AVdL+fLkYC/QqRx/Qmikx6VrGRX0NX5EcsDbW91FXXmmVTjGVNWeuIx&#10;UDeS6IdyILKaSA60llCdkFgLo3Bx0PDQgv1BSY+iLaj7fmBWUKLea2zOOlssgsqjsVhez9Gwl57y&#10;0sM0R6iCekrG486Pk3EwVjYtRhrloOEWG1rLyPVzVlP6KMzYgmmIgvIv7fjqedS3jwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAI78aOLeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1&#10;SFwQdShVnIY4FUICwa2UqlzdeJtE+CfYbhrenu0Jbjva0cw31Wqyho0YYu+dhLtZBgxd43XvWgnb&#10;j+fbAlhMymllvEMJPxhhVV9eVKrU/uTecdykllGIi6WS0KU0lJzHpkOr4swP6Oh38MGqRDK0XAd1&#10;onBr+DzLcm5V76ihUwM+ddh8bY5WQrF4HT/j2/161+QHs0w3Ynz5DlJeX02PD8ASTunPDGd8Qoea&#10;mPb+6HRkhvR8Ich6PmgTGXJRLIHtKV0I4HXF/y+ofwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAVR7aNGQIAADIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCO/Gji3gAAAAkBAAAPAAAAAAAAAAAAAAAAAHMEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="5440C7CA" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRPr="00C660DA" w:rsidRDefault="009A3C09" w:rsidP="00CA119D">
+                    <w:p w14:paraId="1CA7E9B2" w14:textId="77777777" w:rsidR="008028DE" w:rsidRDefault="008028DE" w:rsidP="008028DE">
                       <w:pPr>
-                        <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:pStyle w:val="HTMLPreformatted"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+                          <w:color w:val="202124"/>
+                          <w:sz w:val="42"/>
+                          <w:szCs w:val="42"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00330081">
+                        <w:rPr>
+                          <w:rStyle w:val="y2iqfc"/>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:color w:val="202124"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:val="en"/>
+                        </w:rPr>
+                        <w:t>I can talk to the class teacher.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="70BD21E9" w14:textId="77777777" w:rsidR="008028DE" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+                      <w:pPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:color w:val="000000"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="24"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="202124"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="5440C7CB" w14:textId="18E2191C" w:rsidR="009A3C09" w:rsidRPr="003526E0" w:rsidRDefault="009A3C09" w:rsidP="00CA119D">
+                    <w:p w14:paraId="22CAD617" w14:textId="77777777" w:rsidR="008028DE" w:rsidRDefault="008028DE" w:rsidP="008028DE">
                       <w:pPr>
                         <w:jc w:val="center"/>
-                        <w:rPr>
-[...2 lines deleted...]
-                        </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="003526E0">
-[...62 lines deleted...]
-                      </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-              </v:roundrect>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5440C702" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00224E91" w:rsidP="00CF2269">
-[...27 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    <w:p w14:paraId="00976B05" w14:textId="226DBC50" w:rsidR="008028DE" w:rsidRPr="00043667" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BF13D03" w14:textId="494B0342" w:rsidR="008028DE" w:rsidRPr="00043667" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00043667">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251613184" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5440C782" wp14:editId="5440C783">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251699200" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F601413" wp14:editId="0C71C7B7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2524125</wp:posOffset>
+                  <wp:posOffset>2524770</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>285445</wp:posOffset>
+                  <wp:posOffset>36915</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="228600" cy="495300"/>
-                <wp:effectExtent l="19050" t="0" r="19050" b="38100"/>
+                <wp:extent cx="0" cy="342900"/>
+                <wp:effectExtent l="123825" t="30480" r="123825" b="45720"/>
                 <wp:wrapNone/>
-                <wp:docPr id="8" name="Down Arrow 8"/>
-                <wp:cNvGraphicFramePr/>
+                <wp:docPr id="456475279" name="Straight Connector 6"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr/>
-                      <wps:spPr>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="228600" cy="495300"/>
+                          <a:ext cx="0" cy="342900"/>
                         </a:xfrm>
-                        <a:prstGeom prst="downArrow">
+                        <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="57150">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd type="triangle" w="med" len="med"/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
                       </wps:spPr>
-                      <wps:style>
-[...18 lines deleted...]
-                      </wps:bodyPr>
+                      <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelV relativeFrom="margin">
-[...143 lines deleted...]
-                <wp14:sizeRelH relativeFrom="margin">
+                <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
-                <wp14:sizeRelV relativeFrom="margin">
+                <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="5440C784" id="Rounded Rectangle 9" o:spid="_x0000_s1029" style="position:absolute;margin-left:-20.25pt;margin-top:15.85pt;width:464.25pt;height:66.95pt;z-index:251614208;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDm2kRdQIAADEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51kSdsEcYogRYcB&#10;RVu0HXpWZCkxJosapcTOfv0o2XEfy2nYxSZFfnzpo+ZXTWXYXqEvweZ8eDbgTFkJRWk3Of/xfPPl&#10;kjMfhC2EAatyflCeXy0+f5rXbqZGsAVTKGQUxPpZ7XK+DcHNsszLraqEPwOnLBk1YCUCqbjJChQ1&#10;Ra9MNhoMzrMasHAIUnlPp9etkS9SfK2VDPdaexWYyTnVFtIX03cdv9liLmYbFG5byq4M8Q9VVKK0&#10;lLQPdS2CYDss/wpVlRLBgw5nEqoMtC6lSj1QN8PBh26etsKp1AsNx7t+TP7/hZV3+wdkZZHzKWdW&#10;VHRFj7CzhSrYIw1P2I1RbBrHVDs/I+8n94Cd5kmMPTcaq/inbliTRnvoR6uawCQdTi6nk+nFhDNJ&#10;tsvJYDwZxaDZK9qhD98UVCwKOcdYRSwhjVXsb31o/Y9+BI4ltUUkKRyMinUY+6g09URpRwmd2KRW&#10;BtleEA+ElMqG8y5/8o4wXRrTA4engCYMO1DnG2EqsawHDk4B32fsESkr2NCDq9ICngpQ/Owzt/7H&#10;7tueY/uhWTfpIr/GGuPJGooDXS5Cy3rv5E1Js70VPjwIJJrTQtDqhnv6aAN1zqGTONsC/j51Hv2J&#10;fWTlrKa1ybn/tROoODPfLfFyOhyP454lZTy5GJGCby3rtxa7q1ZANzKkR8LJJEb/YI6iRqheaMOX&#10;MSuZhJWUO+cy4FFZhXad6Y2QarlMbrRbToRb++RkDB7nHGnz3LwIdB3BAlHzDo4rJmYfKNb6RqSF&#10;5S6ALhP/Xufa3QDtZaJx94bExX+rJ6/Xl27xBwAA//8DAFBLAwQUAAYACAAAACEAt+aDat4AAAAK&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVIbFDrtBA3SuNUFY8PoMCC3TSeJhF+&#10;RLHbBr6eYUWXozm699xqMzkrTjTGPngNi3kGgnwTTO9bDe9vL7MCREzoDdrgScM3RdjU11cVliac&#10;/SuddqkVHOJjiRq6lIZSyth05DDOw0Cef4cwOkx8jq00I5453Fm5zDIlHfaeGzoc6LGj5mt3dBpC&#10;vsW7n7T8WD1/GkuDbZR6KrS+vZm2axCJpvQPw58+q0PNTvtw9CYKq2H2kOWMarhfrEAwUBQFj9sz&#10;qXIFsq7k5YT6FwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMObaRF1AgAAMQUAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALfmg2reAAAACgEAAA8A&#10;AAAAAAAAAAAAAAAAzwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADaBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
-[...54 lines deleted...]
-              </v:roundrect>
+              <v:line w14:anchorId="7AE3613D" id="Straight Connector 6" o:spid="_x0000_s1026" style="position:absolute;z-index:251699200;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="198.8pt,2.9pt" to="198.8pt,29.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZYqiawwEAAGoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadLC8hE13UOX5bJA&#10;pV1+wNSeJBaOx/K4Tfrvsd1uWcENkYM1X36Z92a8vp1HK44Y2JBr5XJRS4FOkTaub+WPp/s3H6Xg&#10;CE6DJYetPCHL283rV+vJN7iigazGIBKI42byrRxi9E1VsRpwBF6QR5eSHYURYnJDX+kAU0IfbbWq&#10;6/fVREH7QAqZU/TunJSbgt91qOL3rmOMwrYy9RbLGcq5z2e1WUPTB/CDUZc24B+6GMG49NMr1B1E&#10;EIdg/oIajQrE1MWForGirjMKC4fEZln/weZxAI+FSxKH/VUm/n+w6ttx63Yht65m9+gfSP1k4Wg7&#10;gOuxNPB08mlwyyxVNXlurleyw34XxH76SjrVwCFSUWHuwpghEz8xF7FPV7FxjkKdgypF375bfarL&#10;HCponu/5wPEL0iiy0UprXJYBGjg+cMx9QPNcksOO7o21ZZTWiamVNx+WN3W5wWSNztlcx6Hfb20Q&#10;R8jbUL7CKmVelgU6OF3QBgT9+WJHMDbZIhY5YjBJIIsy/25ELYXF9ACyde7PuotcWaG8jtzsSZ92&#10;IaezlwZaiFyWL2/MS79U/X4im18AAAD//wMAUEsDBBQABgAIAAAAIQDn1jm62QAAAAgBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhpU3jVAjEhROUfsA23sZR43Vku23g61nE&#10;AY6jGb2Zqdaj79WJYuoCG7idFKCIm2A7bg1sP15uFqBSRrbYByYDn5RgXV9eVFjacOZ3Om1yqwTC&#10;qUQDLueh1Do1jjymSRiIxduH6DGLjK22Ec8C972eFsVce+xYGhwO9OSoOWyOXiitfaOZvo/hFadD&#10;c9h+tdk9G3N9NT6uQGUa818YfubLdKhl0y4c2SbVG7hbPswlamAmD8T/1TvRywXoutL/D9TfAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFliqJrDAQAAagMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOfWObrZAAAACAEAAA8AAAAAAAAAAAAAAAAA&#10;HQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAjBQAAAAA=&#10;" strokeweight="4.5pt">
+                <v:stroke endarrow="block"/>
+              </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5440C707" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00224E91" w:rsidP="00CF2269">
-[...27 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    <w:p w14:paraId="00BE7DA7" w14:textId="75A2C470" w:rsidR="008028DE" w:rsidRPr="00043667" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00043667">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251615232" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5440C786" wp14:editId="68849BE4">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251696128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63EEE428" wp14:editId="4C95E91E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2522071</wp:posOffset>
+                  <wp:posOffset>351468</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>194945</wp:posOffset>
+                  <wp:posOffset>81744</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="228600" cy="403860"/>
-                <wp:effectExtent l="25400" t="0" r="25400" b="53340"/>
+                <wp:extent cx="4430395" cy="1127760"/>
+                <wp:effectExtent l="5080" t="5715" r="12700" b="9525"/>
                 <wp:wrapNone/>
-                <wp:docPr id="23" name="Down Arrow 23"/>
-                <wp:cNvGraphicFramePr/>
+                <wp:docPr id="687364915" name="Text Box 5"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr/>
-                      <wps:spPr>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="228600" cy="403860"/>
+                          <a:ext cx="4430395" cy="1127760"/>
                         </a:xfrm>
-                        <a:prstGeom prst="downArrow">
+                        <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
                       </wps:spPr>
-                      <wps:style>
-[...16 lines deleted...]
-                        </a:prstTxWarp>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="150C82E9" w14:textId="77777777" w:rsidR="008028DE" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+                            <w:pPr>
+                              <w:pStyle w:val="HTMLPreformatted"/>
+                              <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rStyle w:val="y2iqfc"/>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:color w:val="202124"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00330081">
+                              <w:rPr>
+                                <w:rStyle w:val="y2iqfc"/>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:color w:val="202124"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en"/>
+                              </w:rPr>
+                              <w:t>If I am still concerned, I can speak to</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rStyle w:val="y2iqfc"/>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:color w:val="202124"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1C06DE91" w14:textId="77777777" w:rsidR="008028DE" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+                            <w:pPr>
+                              <w:pStyle w:val="HTMLPreformatted"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="54"/>
+                              </w:numPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
+                              <w:rPr>
+                                <w:rStyle w:val="y2iqfc"/>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:color w:val="202124"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rStyle w:val="y2iqfc"/>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:color w:val="202124"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Designated </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00330081">
+                              <w:rPr>
+                                <w:rStyle w:val="y2iqfc"/>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:color w:val="202124"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en"/>
+                              </w:rPr>
+                              <w:t>teacher</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rStyle w:val="y2iqfc"/>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:color w:val="202124"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (Mrs Mulholland), </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4E9523D0" w14:textId="77777777" w:rsidR="008028DE" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+                            <w:pPr>
+                              <w:pStyle w:val="HTMLPreformatted"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="54"/>
+                              </w:numPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
+                              <w:rPr>
+                                <w:rStyle w:val="y2iqfc"/>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:color w:val="202124"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rStyle w:val="y2iqfc"/>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:color w:val="202124"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Deputy Designated </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00330081">
+                              <w:rPr>
+                                <w:rStyle w:val="y2iqfc"/>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:color w:val="202124"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Teacher (Ms Lyttle) or  </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4A8BB2CF" w14:textId="77777777" w:rsidR="008028DE" w:rsidRPr="00330081" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+                            <w:pPr>
+                              <w:pStyle w:val="HTMLPreformatted"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="54"/>
+                              </w:numPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:color w:val="202124"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00330081">
+                              <w:rPr>
+                                <w:rStyle w:val="y2iqfc"/>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:color w:val="202124"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en"/>
+                              </w:rPr>
+                              <w:t>Principal (Mr Kearney)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6C579DA4" w14:textId="77777777" w:rsidR="008028DE" w:rsidRPr="00BD4F47" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
+                <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
-                <wp14:sizeRelV relativeFrom="margin">
-[...150 lines deleted...]
-                <wp14:sizeRelV relativeFrom="margin">
+                <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="5440C78C" id="Rounded Rectangle 26" o:spid="_x0000_s1030" style="position:absolute;margin-left:-21.6pt;margin-top:23.8pt;width:459pt;height:65.35pt;z-index:251622400;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmt0AGdgIAADMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hbCqMVKapATJMQ&#10;Q8DEs+vYbTTb553dJt1fv7OTBsb6NO3FOefuu5/f+fKqtYbtFIYaXMnHJyPOlJNQ1W5d8u/Pt58u&#10;OAtRuEoYcKrkexX41eLjh8vGz9UENmAqhYycuDBvfMk3Mfp5UQS5UVaEE/DKkVIDWhHpiuuiQtGQ&#10;d2uKyWh0XjSAlUeQKgT6e9Mp+SL711rJ+E3roCIzJafcYj4xn6t0FotLMV+j8Jta9mmIf8jCitpR&#10;0MHVjYiCbbH+y5WtJUIAHU8k2AK0rqXKNVA149G7ap42wqtcCzUn+KFN4f+5lfe7B2R1VfLJOWdO&#10;WJrRI2xdpSr2SN0Tbm0UIx01qvFhTvZP/gH7WyAxVd1qtOlL9bA2N3c/NFe1kUn6eXYxmZ2OaAaS&#10;dCTPZqfJafGK9hjiFwWWJaHkmNJIOeTGit1diJ39wY7AKaUuiSzFvVEpD+MelaaqKOwkozOf1LVB&#10;thPEBCGlcjEXRfGzdYLp2pgBOD4GNHHcJ93bJpjKPBuAo2PAPyMOiBwVXBzAtnaAxxxUP4bInf2h&#10;+q7mVH5sV20e5fQwrRVUexovQsf74OVtTb29EyE+CCSi0zhoeeM3OrSBpuTQS5xtAH8d+5/siX+k&#10;5ayhxSl5+LkVqDgzXx0xczaeTtOm5cv07POELvhWs3qrcVt7DTSRMT0TXmYx2UdzEDWCfaEdX6ao&#10;pBJOUuySy4iHy3XsFppeCamWy2xG2+VFvHNPXibnqc+JNs/ti0DfEywSNe/hsGRi/o5inW1COlhu&#10;I+g68y91uutrPwHazEzj/hVJq//2nq1e37rFbwAAAP//AwBQSwMEFAAGAAgAAAAhAIBMf3HfAAAA&#10;CgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SGxQ65CGJApxqorHB1Bg0d00niYR&#10;fkSx2wa+nmFFl6M5uvfcej1bI040hcE7BffLBAS51uvBdQo+3l8XJYgQ0Wk03pGCbwqwbq6vaqy0&#10;P7s3Om1jJzjEhQoV9DGOlZSh7cliWPqRHP8OfrIY+Zw6qSc8c7g1Mk2SXFocHDf0ONJTT+3X9mgV&#10;+IcN3v3E9LN42WlDo2nz/LlU6vZm3jyCiDTHfxj+9FkdGnba+6PTQRgFi2yVMqogK3IQDJRFxlv2&#10;TBblCmRTy8sJzS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJrdABnYCAAAzBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAgEx/cd8AAAAKAQAA&#10;DwAAAAAAAAAAAAAAAADQBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANwFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
-                <v:stroke joinstyle="miter"/>
+              <v:shape w14:anchorId="63EEE428" id="Text Box 5" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:27.65pt;margin-top:6.45pt;width:348.85pt;height:88.8pt;z-index:251696128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHbnyuHQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vvjSpGmMOEWXLsOA&#10;7gJ0+wBZlm1hsqhJSuzs60fJaRp028swPQiiKB2Sh4fr27FX5CCsk6BLms1SSoTmUEvdlvTb192b&#10;G0qcZ7pmCrQo6VE4ert5/Wo9mELk0IGqhSUIol0xmJJ23psiSRzvRM/cDIzQ6GzA9syjaduktmxA&#10;9F4leZpeJwPY2ljgwjm8vZ+cdBPxm0Zw/7lpnPBElRRz83G3ca/CnmzWrGgtM53kpzTYP2TRM6kx&#10;6BnqnnlG9lb+BtVLbsFB42cc+gSaRnIRa8BqsvRFNY8dMyLWguQ4c6bJ/T9Y/unwaL5Y4se3MGID&#10;YxHOPAD/7oiGbcd0K+6shaETrMbAWaAsGYwrTl8D1a5wAaQaPkKNTWZ7DxFobGwfWME6CaJjA45n&#10;0sXoCcfL+fwqvVotKOHoy7J8ubyObUlY8fTdWOffC+hJOJTUYlcjPDs8OB/SYcXTkxDNgZL1TioV&#10;DdtWW2XJgaECdnHFCl48U5oMJV0t8sXEwF8h0rj+BNFLj1JWsi/pzfkRKwJv73QdheaZVNMZU1b6&#10;RGTgbmLRj9VIZF3SPAQIvFZQH5FZC5NycdLw0IH9ScmAqi2p+7FnVlCiPmjsziqbz4PMozFfLHM0&#10;7KWnuvQwzRGqpJ6S6bj102jsjZVth5EmPWi4w442MnL9nNUpfVRmbMFpioL0L+346nnWN78AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBVyQzt3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUhcEHVoSNuEOBVCAsEN2gqubrxNIuJ1sN00/D3LCY47M5p9U64n24sRfegcKbiZJSCQamc6&#10;ahTsto/XKxAhajK6d4QKvjHAujo/K3Vh3InecNzERnAJhUIraGMcCilD3aLVYeYGJPYOzlsd+fSN&#10;NF6fuNz2cp4kC2l1R/yh1QM+tFh/bo5Wwer2efwIL+nre7049Hm8Wo5PX16py4vp/g5ExCn+heEX&#10;n9GhYqa9O5IJoleQZSknWZ/nINhfZilv27OQJxnIqpT/F1Q/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAMdufK4dAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAFXJDO3fAAAACQEAAA8AAAAAAAAAAAAAAAAAdwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="5440C7D1" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRPr="00003454" w:rsidRDefault="009A3C09" w:rsidP="00CA119D">
+                    <w:p w14:paraId="150C82E9" w14:textId="77777777" w:rsidR="008028DE" w:rsidRDefault="008028DE" w:rsidP="008028DE">
                       <w:pPr>
-                        <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:pStyle w:val="HTMLPreformatted"/>
+                        <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
+                        <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:color w:val="000000"/>
+                          <w:rStyle w:val="y2iqfc"/>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:color w:val="202124"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:val="en"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00330081">
+                        <w:rPr>
+                          <w:rStyle w:val="y2iqfc"/>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:color w:val="202124"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:val="en"/>
+                        </w:rPr>
+                        <w:t>If I am still concerned, I can speak to</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rStyle w:val="y2iqfc"/>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:color w:val="202124"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:val="en"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1C06DE91" w14:textId="77777777" w:rsidR="008028DE" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+                      <w:pPr>
+                        <w:pStyle w:val="HTMLPreformatted"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="54"/>
+                        </w:numPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
+                        <w:rPr>
+                          <w:rStyle w:val="y2iqfc"/>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:color w:val="202124"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:val="en"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rStyle w:val="y2iqfc"/>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:color w:val="202124"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:val="en"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Designated </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00330081">
+                        <w:rPr>
+                          <w:rStyle w:val="y2iqfc"/>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:color w:val="202124"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:val="en"/>
+                        </w:rPr>
+                        <w:t>teacher</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rStyle w:val="y2iqfc"/>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:color w:val="202124"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:val="en"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> (</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rStyle w:val="y2iqfc"/>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:color w:val="202124"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:val="en"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Mrs Mulholland), </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4E9523D0" w14:textId="77777777" w:rsidR="008028DE" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+                      <w:pPr>
+                        <w:pStyle w:val="HTMLPreformatted"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="54"/>
+                        </w:numPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
+                        <w:rPr>
+                          <w:rStyle w:val="y2iqfc"/>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:color w:val="202124"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:val="en"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rStyle w:val="y2iqfc"/>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:color w:val="202124"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:val="en"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Deputy Designated </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00330081">
+                        <w:rPr>
+                          <w:rStyle w:val="y2iqfc"/>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:color w:val="202124"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:val="en"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Teacher (Ms Lyttle) or  </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4A8BB2CF" w14:textId="77777777" w:rsidR="008028DE" w:rsidRPr="00330081" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+                      <w:pPr>
+                        <w:pStyle w:val="HTMLPreformatted"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="54"/>
+                        </w:numPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:color w:val="202124"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:r w:rsidRPr="00330081">
+                        <w:rPr>
+                          <w:rStyle w:val="y2iqfc"/>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:color w:val="202124"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:val="en"/>
+                        </w:rPr>
+                        <w:t>Principal (Mr Kearney)</w:t>
+                      </w:r>
                     </w:p>
-                    <w:p w14:paraId="5440C7D2" w14:textId="626D71D3" w:rsidR="009A3C09" w:rsidRPr="003526E0" w:rsidRDefault="009A3C09" w:rsidP="00CA119D">
+                    <w:p w14:paraId="6C579DA4" w14:textId="77777777" w:rsidR="008028DE" w:rsidRPr="00BD4F47" w:rsidRDefault="008028DE" w:rsidP="008028DE">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:sz w:val="24"/>
-                          <w:szCs w:val="24"/>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="003526E0">
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26E71B47" w14:textId="1402C4F7" w:rsidR="008028DE" w:rsidRPr="00043667" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B0E41B2" w14:textId="452AEDDB" w:rsidR="008028DE" w:rsidRPr="00043667" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CFB12E8" w14:textId="1E120F3F" w:rsidR="008028DE" w:rsidRPr="00043667" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07112A2F" w14:textId="6E1596E3" w:rsidR="008028DE" w:rsidRPr="00043667" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00043667">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251700224" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EB3C8C4" wp14:editId="4EEBFC05">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2520071</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>29455</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="342900"/>
+                <wp:effectExtent l="128270" t="28575" r="128905" b="38100"/>
+                <wp:wrapNone/>
+                <wp:docPr id="536800559" name="Straight Connector 4"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="342900"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="57150">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd type="triangle" w="med" len="med"/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="6AA52D46" id="Straight Connector 4" o:spid="_x0000_s1026" style="position:absolute;z-index:251700224;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="198.45pt,2.3pt" to="198.45pt,29.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZYqiawwEAAGoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadLC8hE13UOX5bJA&#10;pV1+wNSeJBaOx/K4Tfrvsd1uWcENkYM1X36Z92a8vp1HK44Y2JBr5XJRS4FOkTaub+WPp/s3H6Xg&#10;CE6DJYetPCHL283rV+vJN7iigazGIBKI42byrRxi9E1VsRpwBF6QR5eSHYURYnJDX+kAU0IfbbWq&#10;6/fVREH7QAqZU/TunJSbgt91qOL3rmOMwrYy9RbLGcq5z2e1WUPTB/CDUZc24B+6GMG49NMr1B1E&#10;EIdg/oIajQrE1MWForGirjMKC4fEZln/weZxAI+FSxKH/VUm/n+w6ttx63Yht65m9+gfSP1k4Wg7&#10;gOuxNPB08mlwyyxVNXlurleyw34XxH76SjrVwCFSUWHuwpghEz8xF7FPV7FxjkKdgypF375bfarL&#10;HCponu/5wPEL0iiy0UprXJYBGjg+cMx9QPNcksOO7o21ZZTWiamVNx+WN3W5wWSNztlcx6Hfb20Q&#10;R8jbUL7CKmVelgU6OF3QBgT9+WJHMDbZIhY5YjBJIIsy/25ELYXF9ACyde7PuotcWaG8jtzsSZ92&#10;IaezlwZaiFyWL2/MS79U/X4im18AAAD//wMAUEsDBBQABgAIAAAAIQAyhH8S2gAAAAgBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiR21KG0URviVAjEhhWUHmAaD07UeBzZbhs4PYNY&#10;wPLrf715U28mP6gTxdQHNnA7K0ARt8H27Azs3p9vVqBSRrY4BCYDn5Rg01xe1FjZcOY3Om2zUwLh&#10;VKGBLuex0jq1HXlMszASS/cRoscsMTptI54F7gc9L4pSe+xZLnQ40mNH7WF79EJx9pWWehHDC87H&#10;9rD7crl7Mub6anq4B5Vpyn9j+NEXdWjEaR+ObJMaDNyty7VMDSxKUNL/5r2B5aoE3dT6/wPNNwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZYqiawwEAAGoDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAyhH8S2gAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AB0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJAUAAAAA&#10;" strokeweight="4.5pt">
+                <v:stroke endarrow="block"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="388C0B6A" w14:textId="40F8910B" w:rsidR="008028DE" w:rsidRPr="00043667" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00043667">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251697152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3229F92C" wp14:editId="06BA687C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>326011</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>85137</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4523105" cy="816610"/>
+                <wp:effectExtent l="13970" t="13335" r="6350" b="8255"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1437331499" name="Text Box 3"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4523105" cy="816610"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6CD547BB" w14:textId="77777777" w:rsidR="008028DE" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+                                <w:color w:val="202124"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00330081">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                            <w:r w:rsidRPr="00330081">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+                                <w:color w:val="202124"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">If I am still concerned, I can speak / write to the </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4D2DC080" w14:textId="77777777" w:rsidR="008028DE" w:rsidRPr="00330081" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00330081">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+                                <w:color w:val="202124"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
+                              </w:rPr>
+                              <w:t>Chairman of the Board of Governors (Mr. Brendan Magee</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+                                <w:color w:val="202124"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
+                              </w:rPr>
+                              <w:t>)</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3229F92C" id="Text Box 3" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:25.65pt;margin-top:6.7pt;width:356.15pt;height:64.3pt;z-index:251697152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvVlR9GwIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthOk6w14hRdugwD&#10;ugvQ7QMUWY6FyaJGKbG7ry8lp2nQbS/D9CCIonRIHh4ur4fOsINCr8FWvJjknCkrodZ2V/Hv3zZv&#10;LjnzQdhaGLCq4g/K8+vV61fL3pVqCi2YWiEjEOvL3lW8DcGVWeZlqzrhJ+CUJWcD2IlAJu6yGkVP&#10;6J3Jpnm+yHrA2iFI5T3d3o5Ovkr4TaNk+NI0XgVmKk65hbRj2rdxz1ZLUe5QuFbLYxriH7LohLYU&#10;9AR1K4Jge9S/QXVaInhowkRCl0HTaKlSDVRNkb+o5r4VTqVaiBzvTjT5/wcrPx/u3VdkYXgHAzUw&#10;FeHdHcgfnllYt8Lu1A0i9K0SNQUuImVZ73x5/Bqp9qWPINv+E9TUZLEPkICGBrvICtXJCJ0a8HAi&#10;XQ2BSbqczacXRT7nTJLvslgsitSVTJRPvx368EFBx+Kh4khNTejicOdDzEaUT09iMA9G1xttTDJw&#10;t10bZAdBAtiklQp48cxY1lf8aj6djwT8FSJP608QnQ6kZKM7quL0SJSRtve2TjoLQpvxTCkbe+Qx&#10;UjeSGIbtwHRd8YsYINK6hfqBiEUYhUuDRocW8BdnPYm24v7nXqDizHy01JyrYjaLKk/GbP52Sgae&#10;e7bnHmElQVU8cDYe12GcjL1DvWsp0igHCzfU0EYnrp+zOqZPwkwtOA5RVP65nV49j/rqEQAA//8D&#10;AFBLAwQUAAYACAAAACEAV+5ea98AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VIXBB12oS0hDgVQgLBDdoKrm6yTSLsdbDdNPw9ywmOOzOafVOuJ2vEiD70jhTMZwkIpNo1PbUK&#10;dtvH6xWIEDU12jhCBd8YYF2dn5W6aNyJ3nDcxFZwCYVCK+hiHAopQ92h1WHmBiT2Ds5bHfn0rWy8&#10;PnG5NXKRJLm0uif+0OkBHzqsPzdHq2CVPY8f4SV9fa/zg7mNV8vx6csrdXkx3d+BiDjFvzD84jM6&#10;VMy0d0dqgjAKbuYpJ1lPMxDsL/M0B7FnIVskIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCvVlR9GwIAADIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBX7l5r3wAAAAkBAAAPAAAAAAAAAAAAAAAAAHUEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="6CD547BB" w14:textId="77777777" w:rsidR="008028DE" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="24"/>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+                          <w:color w:val="202124"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
                         </w:rPr>
-                        <w:t>At any time I can talk to the local Children’s Services Gateway Team</w:t>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00330081">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                        </w:rPr>
+                        <w:br/>
+                      </w:r>
+                      <w:r w:rsidRPr="00330081">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+                          <w:color w:val="202124"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">If I am still concerned, I can speak / write to the </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4D2DC080" w14:textId="77777777" w:rsidR="008028DE" w:rsidRPr="00330081" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00330081">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+                          <w:color w:val="202124"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
+                        </w:rPr>
+                        <w:t>Chairman of the Board of Governors (Mr. Brendan Magee</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="24"/>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+                          <w:color w:val="202124"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> [ 028 3741 5285</w:t>
-[...7 lines deleted...]
-                        <w:t>] or the PSNI Central Referral Unit at 028 9025 9299</w:t>
+                        <w:t>)</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-              </v:roundrect>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5440C710" w14:textId="491B5FF3" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00224E91" w:rsidP="00CF2269">
-[...225 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6F9EC024" w14:textId="17685CE6" w:rsidR="008028DE" w:rsidRPr="00043667" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="383E0EBA" w14:textId="1D62D250" w:rsidR="008028DE" w:rsidRPr="00043667" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FC7D3E8" w14:textId="4A84B3A9" w:rsidR="008028DE" w:rsidRPr="00043667" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00043667">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:noProof/>
-          <w:lang w:eastAsia="en-GB"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251623424" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5440C78E" wp14:editId="63725AF1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251701248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F48CB07" wp14:editId="0CAA5A70">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2572669</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>98473</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="342900"/>
+                <wp:effectExtent l="123825" t="29845" r="123825" b="46355"/>
+                <wp:wrapNone/>
+                <wp:docPr id="557056098" name="Straight Connector 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="342900"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="57150">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd type="triangle" w="med" len="med"/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="3B49E209" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251701248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="202.55pt,7.75pt" to="202.55pt,34.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZYqiawwEAAGoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadLC8hE13UOX5bJA&#10;pV1+wNSeJBaOx/K4Tfrvsd1uWcENkYM1X36Z92a8vp1HK44Y2JBr5XJRS4FOkTaub+WPp/s3H6Xg&#10;CE6DJYetPCHL283rV+vJN7iigazGIBKI42byrRxi9E1VsRpwBF6QR5eSHYURYnJDX+kAU0IfbbWq&#10;6/fVREH7QAqZU/TunJSbgt91qOL3rmOMwrYy9RbLGcq5z2e1WUPTB/CDUZc24B+6GMG49NMr1B1E&#10;EIdg/oIajQrE1MWForGirjMKC4fEZln/weZxAI+FSxKH/VUm/n+w6ttx63Yht65m9+gfSP1k4Wg7&#10;gOuxNPB08mlwyyxVNXlurleyw34XxH76SjrVwCFSUWHuwpghEz8xF7FPV7FxjkKdgypF375bfarL&#10;HCponu/5wPEL0iiy0UprXJYBGjg+cMx9QPNcksOO7o21ZZTWiamVNx+WN3W5wWSNztlcx6Hfb20Q&#10;R8jbUL7CKmVelgU6OF3QBgT9+WJHMDbZIhY5YjBJIIsy/25ELYXF9ACyde7PuotcWaG8jtzsSZ92&#10;IaezlwZaiFyWL2/MS79U/X4im18AAAD//wMAUEsDBBQABgAIAAAAIQCiV2mv2gAAAAkBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLN20TFCaTgjEhROMPUDWmKRa41RJtnV7eow4&#10;wNH+f33+3KynMIgjptxH0jCfVSCQumh7chq2n6939yByMWTNEAk1nDHDur2+akxt44k+8LgpTjCE&#10;cm00+FLGWsrceQwmz+KIxNlXTMEUHpOTNpkTw8MgF1W1ksH0xBe8GfHZY7ffHAJTnH1HJZcpvpnF&#10;2O23F1f8i9a3N9PTI4iCU/krw48+q0PLTrt4IJvFoGFZqTlXOVAKBBd+FzsNqwcFsm3k/w/abwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZYqiawwEAAGoDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCiV2mv2gAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;AB0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJAUAAAAA&#10;" strokeweight="4.5pt">
+                <v:stroke endarrow="block"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7019390E" w14:textId="49B2E71A" w:rsidR="008028DE" w:rsidRPr="00043667" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00043667">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251702272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76A18E4D" wp14:editId="62B17149">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>375815</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>197229</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4523105" cy="768350"/>
+                <wp:effectExtent l="13970" t="13335" r="6350" b="8890"/>
+                <wp:wrapNone/>
+                <wp:docPr id="984472571" name="Text Box 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4523105" cy="768350"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5944A47F" w14:textId="77777777" w:rsidR="008028DE" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+                                <w:color w:val="202124"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+                                <w:color w:val="202124"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">At any time I can talk to ; </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="39678629" w14:textId="77777777" w:rsidR="008028DE" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="55"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+                                <w:color w:val="202124"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+                                <w:color w:val="202124"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">local gateway team 02837567100 or </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5392AD8F" w14:textId="77777777" w:rsidR="008028DE" w:rsidRPr="00330081" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="55"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+                                <w:color w:val="202124"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
+                              </w:rPr>
+                              <w:t>PSNI Central referral Unit cru@psni.police</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="76A18E4D" id="Text Box 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:29.6pt;margin-top:15.55pt;width:356.15pt;height:60.5pt;z-index:251702272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqCaeSHAIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJ4zY14hRdugwD&#10;ugvQ7QMUWY6FyaJGKbG7rx8lp2nQbS/D9CCIonRIHh4ub4bOsINCr8FWfDrJOVNWQq3truLfvm7e&#10;LDjzQdhaGLCq4o/K85vV61fL3pVqBi2YWiEjEOvL3lW8DcGVWeZlqzrhJ+CUJWcD2IlAJu6yGkVP&#10;6J3JZnl+mfWAtUOQynu6vRudfJXwm0bJ8LlpvArMVJxyC2nHtG/jnq2WotyhcK2WxzTEP2TRCW0p&#10;6AnqTgTB9qh/g+q0RPDQhImELoOm0VKlGqiaaf6imodWOJVqIXK8O9Hk/x+s/HR4cF+QheEtDNTA&#10;VIR39yC/e2Zh3Qq7U7eI0LdK1BR4GinLeufL49dItS99BNn2H6GmJot9gAQ0NNhFVqhORujUgMcT&#10;6WoITNLlvJhdTPOCM0m+q8vFRZG6kony6bdDH94r6Fg8VBypqQldHO59iNmI8ulJDObB6HqjjUkG&#10;7rZrg+wgSACbtFIBL54Zy/qKXxezYiTgrxB5Wn+C6HQgJRvdVXxxeiTKSNs7WyedBaHNeKaUjT3y&#10;GKkbSQzDdmC6Jk5igEjrFupHIhZhFC4NGh1awJ+c9STaivsfe4GKM/PBUnOup/N5VHky5sXVjAw8&#10;92zPPcJKgqp44Gw8rsM4GXuHetdSpFEOFm6poY1OXD9ndUyfhJlacByiqPxzO716HvXVLwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhANfoPoPgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SFxQ6zglTRviVAgJRG/QIri6iZtE2Otgu2n4e5YTHFfzNPO23EzWsFH70DuUIOYJMI21a3ps&#10;JbztH2crYCEqbJRxqCV86wCb6vKiVEXjzviqx11sGZVgKJSELsah4DzUnbYqzN2gkbKj81ZFOn3L&#10;G6/OVG4NT5Nkya3qkRY6NeiHTtefu5OVsLp9Hj/CdvHyXi+PZh1v8vHpy0t5fTXd3wGLeop/MPzq&#10;kzpU5HRwJ2wCMxKydUqkhIUQwCjPc5EBOxCYpQJ4VfL/H1Q/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAOoJp5IcAgAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhANfoPoPgAAAACQEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="5944A47F" w14:textId="77777777" w:rsidR="008028DE" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+                          <w:color w:val="202124"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+                          <w:color w:val="202124"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">At any time I can talk to ; </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="39678629" w14:textId="77777777" w:rsidR="008028DE" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="55"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+                          <w:color w:val="202124"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+                          <w:color w:val="202124"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">local gateway team 02837567100 or </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5392AD8F" w14:textId="77777777" w:rsidR="008028DE" w:rsidRPr="00330081" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="55"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+                          <w:color w:val="202124"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">PSNI Central referral Unit </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+                          <w:color w:val="202124"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
+                        </w:rPr>
+                        <w:t>cru@psni.police</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12AEBCC2" w14:textId="24220F55" w:rsidR="008028DE" w:rsidRPr="00043667" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3959A8AD" w14:textId="77777777" w:rsidR="008028DE" w:rsidRPr="00043667" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FA8BAD5" w14:textId="77777777" w:rsidR="008028DE" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+      <w:pPr>
+        <w:pStyle w:val="HTMLPreformatted"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
+        <w:rPr>
+          <w:rStyle w:val="y2iqfc"/>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="471449E1" w14:textId="19CB610D" w:rsidR="008028DE" w:rsidRPr="00330081" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+      <w:pPr>
+        <w:pStyle w:val="HTMLPreformatted"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330081">
+        <w:rPr>
+          <w:rStyle w:val="y2iqfc"/>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>If you have escalated your concerns a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="y2iqfc"/>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>s set out in the above flowchart and are of the view that it has not been addressed satisfactorily, you may revert to the school’s complaints policy. This policy should culminate in the option for you to contact the NI Public Services Ombudsman (NIPSO) who has the legislative power to investigate your complaint.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2703BF4E" w14:textId="77777777" w:rsidR="008028DE" w:rsidRDefault="008028DE" w:rsidP="008028DE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CE3D73A" w14:textId="77777777" w:rsidR="00144467" w:rsidRDefault="008028DE" w:rsidP="00144467">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>If a parent/guardian has a concern about a child’s safety or suspect child abuse within the local community, it should be brought directly to the attention of the Children’s Services Gateway Team</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.                           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="627A19D3" w14:textId="54ADC27B" w:rsidR="00144467" w:rsidRPr="00144467" w:rsidRDefault="00552419" w:rsidP="00144467">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251737088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74F6546D" wp14:editId="7145EC86">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>6619875</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-476250</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="770903" cy="793551"/>
+            <wp:effectExtent l="0" t="0" r="0" b="6985"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1066389860" name="Picture 10" descr="https://www.c2kschools.net/standard/ImageHandler.ashx?schoolid=5031160">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId15" tooltip="&quot;Click to see more information about St Teresa's Primary School Lurgan&quot;"/>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 9" descr="https://www.c2kschools.net/standard/ImageHandler.ashx?schoolid=5031160">
+                      <a:hlinkClick r:id="rId15" tooltip="&quot;Click to see more information about St Teresa's Primary School Lurgan&quot;"/>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="770903" cy="793551"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00144467" w:rsidRPr="005E2718">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Appendix </w:t>
+      </w:r>
+      <w:r w:rsidR="00144467">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="013D93CA" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="005E2718" w:rsidRDefault="00144467" w:rsidP="00144467">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E2718">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Procedure where the School has concerns, or has been given information, about possible abuse by someone other than a member of staff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325B6195" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="005E2718" w:rsidRDefault="00144467" w:rsidP="00144467">
+      <w:r w:rsidRPr="005E2718">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251705344" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="326F9C18" wp14:editId="7EC408E6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-569742</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>85627</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6574680" cy="801859"/>
                 <wp:effectExtent l="0" t="0" r="17145" b="17780"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Rounded Rectangle 1"/>
+                <wp:docPr id="1566390999" name="Rounded Rectangle 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6574680" cy="801859"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent6"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent6"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="5440C7D3" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRPr="00890DCE" w:rsidRDefault="009A3C09" w:rsidP="00890DCE">
+                          <w:p w14:paraId="493360DE" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="00890DCE" w:rsidRDefault="00144467" w:rsidP="00144467">
                             <w:pPr>
                               <w:pStyle w:val="Pa183"/>
                               <w:spacing w:after="40"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00890DCE">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Member of staff completes the Note of Concern on what has been observed or shared and must ACT PROMPTLY.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="5440C7D4" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRPr="00890DCE" w:rsidRDefault="009A3C09" w:rsidP="00CA119D">
+                          <w:p w14:paraId="5317F5A5" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="00890DCE" w:rsidRDefault="00144467" w:rsidP="00144467">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00890DCE">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Source of concern is notified that the school will follow up appropriately on the issues raised.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="5440C78E" id="Rounded Rectangle 1" o:spid="_x0000_s1031" style="position:absolute;margin-left:-44.85pt;margin-top:6.75pt;width:517.7pt;height:63.15pt;z-index:251623424;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDSJ9+odAIAADEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+wggoBQ1VIiq06Sq&#10;rdpOfTaODdEcn3c2JOyv39kJadfxNO3F8eV+f/edr66byrCDQl+CzfloMORMWQlFabc5//5y+2XO&#10;mQ/CFsKAVTk/Ks+vl58/XdVuocawA1MoZBTE+kXtcr4LwS2yzMudqoQfgFOWlBqwEoFE3GYFipqi&#10;VyYbD4ezrAYsHIJU3tPfm1bJlym+1kqGB629CszknGoL6cR0buKZLa/EYovC7UrZlSH+oYpKlJaS&#10;9qFuRBBsj+VfoapSInjQYSChykDrUqrUA3UzGn7o5nknnEq9EDje9TD5/xdW3h8ekZUFzY4zKyoa&#10;0RPsbaEK9kTgCbs1io0iTLXzC7J+do/YSZ6usedGYxW/1A1rErTHHlrVBCbp52x6MZnNaQKSdPPh&#10;aD69jEGzN2+HPnxVULF4yTnGKmIJCVZxuPOhtT/ZkXMsqS0i3cLRqFiHsU9KU0+Udpy8E5vU2iA7&#10;COKBkFLZMOvyJ+vopktjesfROUcTEhJUdGcb3VRiWe84POf4Z8beI2UFG3rnqrSA5wIUP/rMrf2p&#10;+7bn2H5oNk0a5PQ0rQ0URxouQst67+RtSdjeCR8eBRLNaRy0uuGBDm2gzjl0N852gL/O/Y/2xD7S&#10;clbT2uTc/9wLVJyZb5Z4eTmaTOKeJWEyvRiTgO81m/cau6/WQBMh7lF16RrtgzldNUL1Shu+illJ&#10;Jayk3DmXAU/COrTrTG+EVKtVMqPdciLc2WcnY/CIc6TNS/Mq0HUEC0TNezitmFh8oFhrGz0trPYB&#10;dJn4F5Fuce0mQHuZaNy9IXHx38vJ6u2lW/4GAAD//wMAUEsDBBQABgAIAAAAIQCcHiNW3gAAAAoB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcUOtQSJqEOFXFzwO0wKE3N94mEfY6&#10;it028PRsT3DcmU+zM9VqclaccAy9JwX38wQEUuNNT62Cj/e3WQ4iRE1GW0+o4BsDrOrrq0qXxp9p&#10;g6dtbAWHUCi1gi7GoZQyNB06HeZ+QGLv4EenI59jK82ozxzurFwkSSad7ok/dHrA5w6br+3RKfDp&#10;Wt/9xMXn8nVnLA62ybKXXKnbm2n9BCLiFP9guNTn6lBzp70/kgnCKpjlxZJRNh5SEAwUjykL+4tQ&#10;5CDrSv6fUP8CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0iffqHQCAAAxBQAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnB4jVt4AAAAKAQAADwAA&#10;AAAAAAAAAAAAAADOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANkFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
+              <v:roundrect w14:anchorId="326F9C18" id="Rounded Rectangle 1" o:spid="_x0000_s1031" style="position:absolute;margin-left:-44.85pt;margin-top:6.75pt;width:517.7pt;height:63.15pt;z-index:251705344;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDr82XCWgIAAAMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx0HSZoGdYqgRYcB&#10;RVu0HXpWZKkxJosapcTOfv0o2XG6LqdhF5kU+filR19etbVhO4W+Alvw/GzEmbISysq+Ffz7y+2X&#10;OWc+CFsKA1YVfK88v1p+/nTZuIUawwZMqZBREOsXjSv4JgS3yDIvN6oW/gycsmTUgLUIpOJbVqJo&#10;KHptsvFoNMsawNIhSOU93d50Rr5M8bVWMjxo7VVgpuBUW0gnpnMdz2x5KRZvKNymkn0Z4h+qqEVl&#10;KekQ6kYEwbZY/RWqriSCBx3OJNQZaF1JlXqgbvLRh26eN8Kp1AsNx7thTP7/hZX3u2f3iDSGxvmF&#10;JzF20Wqs45fqY20a1n4YlmoDk3Q5m55PZnOaqSTbfJTPpxdxmtkR7dCHrwpqFoWCI2xt+UQvkgYl&#10;dnc+dP4HPwIfi0hS2BsV6zD2SWlWlZR2nNCJH+raINsJelkhpbJh1udP3hGmK2MGYH4KaELeg3rf&#10;CFOJNwNwdAr4Z8YBkbKCDQO4rizgqQDljyFz53/ovus5th/adUtNF3waa4w3ayj3j8gQOh57J28r&#10;mu2d8OFRIBGXnoOWMTzQoQ00BYde4mwD+OvUffQnPpGVs4YWoeD+51ag4sx8s8S0i3wyiZuTlMn0&#10;fEwKvres31vstr4GepGc1t7JJEb/YA6iRqhfaWdXMSuZhJWUu+Ay4EG5Dt2C0tZLtVolN9oWJ8Kd&#10;fXYyBo9zjrR5aV8Fup5ggah5D4elEYsPFOt8I9LCahtAV4l/x7n2L0Cblmjc/xXiKr/Xk9fx37X8&#10;DQAA//8DAFBLAwQUAAYACAAAACEAnB4jVt4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7D&#10;MBCE70i8g7VIXFDrUEiahDhVxc8DtMChNzfeJhH2OordNvD0bE9w3JlPszPVanJWnHAMvScF9/ME&#10;BFLjTU+tgo/3t1kOIkRNRltPqOAbA6zq66tKl8afaYOnbWwFh1AotYIuxqGUMjQdOh3mfkBi7+BH&#10;pyOfYyvNqM8c7qxcJEkmne6JP3R6wOcOm6/t0Snw6Vrf/cTF5/J1ZywOtsmyl1yp25tp/QQi4hT/&#10;YLjU5+pQc6e9P5IJwiqY5cWSUTYeUhAMFI8pC/uLUOQg60r+n1D/AgAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAOvzZcJaAgAAAwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAJweI1beAAAACgEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="5440C7D3" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRPr="00890DCE" w:rsidRDefault="009A3C09" w:rsidP="00890DCE">
+                    <w:p w14:paraId="493360DE" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="00890DCE" w:rsidRDefault="00144467" w:rsidP="00144467">
                       <w:pPr>
                         <w:pStyle w:val="Pa183"/>
                         <w:spacing w:after="40"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00890DCE">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Member of staff completes the Note of Concern on what has been observed or shared and must ACT PROMPTLY.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="5440C7D4" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRPr="00890DCE" w:rsidRDefault="009A3C09" w:rsidP="00CA119D">
+                    <w:p w14:paraId="5317F5A5" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="00890DCE" w:rsidRDefault="00144467" w:rsidP="00144467">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00890DCE">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Source of concern is notified that the school will follow up appropriately on the issues raised.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5440C718" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00224E91" w:rsidP="00CA119D"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5440C71A" w14:textId="7BC7D495" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00AC4791" w:rsidP="00CA119D">
+    <w:p w14:paraId="76BB699E" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="005E2718" w:rsidRDefault="00144467" w:rsidP="00144467"/>
+    <w:p w14:paraId="0ECFCB99" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="005E2718" w:rsidRDefault="00144467" w:rsidP="00144467"/>
+    <w:p w14:paraId="54C26BBF" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="005E2718" w:rsidRDefault="00144467" w:rsidP="00144467">
       <w:r w:rsidRPr="005E2718">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251701248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5440C790" wp14:editId="124F34B0">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251720704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41966AFF" wp14:editId="429393D3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2489982</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>30871</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="304800" cy="316523"/>
                 <wp:effectExtent l="19050" t="0" r="19050" b="45720"/>
                 <wp:wrapNone/>
                 <wp:docPr id="72" name="Down Arrow 72"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="304800" cy="316523"/>
                         </a:xfrm>
                         <a:prstGeom prst="downArrow">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
@@ -15711,187 +28476,203 @@
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent6"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1211D42B" id="Down Arrow 72" o:spid="_x0000_s1026" type="#_x0000_t67" style="position:absolute;margin-left:196.05pt;margin-top:2.45pt;width:24pt;height:24.9pt;z-index:251701248;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDLAYz3ZgIAABkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X22n6ceCOkXQosOA&#10;og3WDj2rstQYk0SNUuJkv36U7Lhdl9OwiyyKfKT4/KiLy601bKMwtOBqXh2VnCknoWndS82/P958&#10;OucsROEaYcCpmu9U4Jfzjx8uOj9TE1iBaRQySuLCrPM1X8XoZ0UR5EpZEY7AK0dODWhFJBNfigZF&#10;R9mtKSZleVp0gI1HkCoEOr3unXye82utZLzXOqjITM3pbjGvmNfntBbzCzF7QeFXrRyuIf7hFla0&#10;joqOqa5FFGyN7V+pbCsRAuh4JMEWoHUrVe6BuqnKd908rIRXuRciJ/iRpvD/0sq7zRJZ29T8bMKZ&#10;E5b+0TV0ji0QoWN0SAx1Pswo8MEvcbACbVO7W402fakRts2s7kZW1TYySYfH5fS8JO4luY6r05PJ&#10;ccpZvII9hvhFgWVpU/OGyufqmVCxuQ2xj9/HETjdqL9D3sWdUekaxn1TmrqhqpOMzjpSVwbZRpAC&#10;hJTKxdOhfo5OMN0aMwKrQ0ATqwE0xCaYyvoageUh4J8VR0SuCi6OYNs6wEMJmh9j5T5+333fc2r/&#10;GZod/USEXt3By5uWmLwVIS4FkpyJfBrReE+LNtDVHIYdZyvAX4fOUzypjLycdTQeNQ8/1wIVZ+ar&#10;I/19rqbTNE/ZmJ6cTcjAt57ntx63tldA/Ff0GHiZtyk+mv1WI9gnmuRFqkou4STVrrmMuDeuYj+2&#10;9BZItVjkMJohL+Kte/AyJU+sJpE8bp8E+kFOkXR4B/tRErN3gupjE9LBYh1Bt1ltr7wOfNP8ZdEO&#10;b0Ua8Ld2jnp90ea/AQAA//8DAFBLAwQUAAYACAAAACEAMVHGet4AAAAIAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTEAoN2VQIqcClSBQu3Nx4mwTidRQ7bfr3LCc4jmY086ZY&#10;Ta5TBxpC6xlhPktAEVfetlwjfLyvr+5AhWjYms4zIZwowKo8PytMbv2R3+iwjbWSEg65QWhi7HOt&#10;Q9WQM2Hme2Lx9n5wJoocam0Hc5Ry1+k0SRbamZZloTE9PTZUfW9Hh6B19bl+XZxenscqbDbBpk/7&#10;rxTx8mJ6uAcVaYp/YfjFF3QohWnnR7ZBdQjXy3QuUYRsCUr8LEtE7xBuslvQZaH/Hyh/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMsBjPdmAgAAGQUAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADFRxnreAAAACAEAAA8AAAAAAAAAAAAAAAAAwAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADLBQAAAAA=&#10;" adj="11200" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt"/>
+              <v:shapetype w14:anchorId="79734635" id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
+                <v:stroke joinstyle="miter"/>
+                <v:formulas>
+                  <v:f eqn="val #0"/>
+                  <v:f eqn="val #1"/>
+                  <v:f eqn="sum height 0 #1"/>
+                  <v:f eqn="sum 10800 0 #1"/>
+                  <v:f eqn="sum width 0 #0"/>
+                  <v:f eqn="prod @4 @3 10800"/>
+                  <v:f eqn="sum width 0 @5"/>
+                </v:formulas>
+                <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,0,@2,@6"/>
+                <v:handles>
+                  <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
+                </v:handles>
+              </v:shapetype>
+              <v:shape id="Down Arrow 72" o:spid="_x0000_s1026" type="#_x0000_t67" style="position:absolute;margin-left:196.05pt;margin-top:2.45pt;width:24pt;height:24.9pt;z-index:251720704;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAVcmROTgIAAPAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X2wnadYFdYogRYcB&#10;RVu0HXpWZakxJosapcTJfv0o2XG6LqdhF4US+fjx8uiLy11j2Fahr8GWvBjlnCkroarta8m/P11/&#10;OufMB2ErYcCqku+V55eLjx8uWjdXY1iDqRQySmL9vHUlX4fg5lnm5Vo1wo/AKUtODdiIQFd8zSoU&#10;LWVvTDbO81nWAlYOQSrv6fWqc/JFyq+1kuFOa68CMyWn3kI6MZ0v8cwWF2L+isKta9m3If6hi0bU&#10;looOqa5EEGyD9V+pmloieNBhJKHJQOtaqjQDTVPk76Z5XAun0ixEjncDTf7/pZW320d3j0RD6/zc&#10;kxmn2Gls4i/1x3aJrP1AltoFJulxkk/Pc6JUkmtSzM7Gk0hmdgQ79OGrgoZFo+QVtHaJCG3iSWxv&#10;fOjiD3EEPvaQrLA3KrZh7IPSrK6o6jihkzzUyiDbCvpjhZTKhllfP0VHmK6NGYDFKaAJRQ/qYyNM&#10;JdkMwPwU8M+KAyJVBRsGcFNbwFMJqh9D5S7+MH03cxz/Bar9PTKETrTeyeuamLwRPtwLJJUS+bR5&#10;4Y4ObaAtOfQWZ2vAX6feYzyJh7yctaT6kvufG4GKM/PNkqy+FNNpXJN0mZ59HtMF33pe3nrsplkB&#10;8V/QjjuZzBgfzMHUCM0zLegyViWXsJJql1wGPFxWodtGWnGplssURqvhRLixj07G5JHVKJKn3bNA&#10;18spkA5v4bAhYv5OUF1sRFpYbgLoOqntyGvPN61VEm3/CYh7+/aeoo4fqsVvAAAA//8DAFBLAwQU&#10;AAYACAAAACEAMVHGet4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjT&#10;EAoN2VQIqcClSBQu3Nx4mwTidRQ7bfr3LCc4jmY086ZYTa5TBxpC6xlhPktAEVfetlwjfLyvr+5A&#10;hWjYms4zIZwowKo8PytMbv2R3+iwjbWSEg65QWhi7HOtQ9WQM2Hme2Lx9n5wJoocam0Hc5Ry1+k0&#10;SRbamZZloTE9PTZUfW9Hh6B19bl+XZxenscqbDbBpk/7rxTx8mJ6uAcVaYp/YfjFF3QohWnnR7ZB&#10;dQjXy3QuUYRsCUr8LEtE7xBuslvQZaH/Hyh/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ABVyZE5OAgAA8AQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhADFRxnreAAAACAEAAA8AAAAAAAAAAAAAAAAAqAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAACzBQAAAAA=&#10;" adj="11200" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="005E2718">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251626496" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5440C792" wp14:editId="3C3344ED">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251706368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="329AE1AA" wp14:editId="7AD012B1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-572135</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>344463</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6574155" cy="685800"/>
                 <wp:effectExtent l="0" t="0" r="17145" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="3" name="Rounded Rectangle 3"/>
+                <wp:docPr id="686541271" name="Rounded Rectangle 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6574155" cy="685800"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent6"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent6"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="5440C7D5" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRPr="00890DCE" w:rsidRDefault="009A3C09" w:rsidP="00890DCE">
+                          <w:p w14:paraId="465BD6EC" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="00890DCE" w:rsidRDefault="00144467" w:rsidP="00144467">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00890DCE">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Staff member discusses concerns with the Designated Teacher or Deputy Designated Teacher in his/her absence and provides note of concern.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="5440C792" id="Rounded Rectangle 3" o:spid="_x0000_s1032" style="position:absolute;margin-left:-45.05pt;margin-top:27.1pt;width:517.65pt;height:54pt;z-index:251626496;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRnbgQdwIAADEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hT2gIVKapATJMQ&#10;IGDi2XXsNprj885uk+6v39lJA2N9mvaS3Pnuu1/+zpdXbW3YTqGvwBY8PxlxpqyEsrLrgn9/uf1y&#10;zpkPwpbCgFUF3yvPrxafP102bq7GsAFTKmQUxPp54wq+CcHNs8zLjaqFPwGnLBk1YC0CqbjOShQN&#10;Ra9NNh6NZlkDWDoEqbyn05vOyBcpvtZKhgetvQrMFJxqC+mL6buK32xxKeZrFG5Tyb4M8Q9V1KKy&#10;lHQIdSOCYFus/gpVVxLBgw4nEuoMtK6kSj1QN/noQzfPG+FU6oWG490wJv//wsr73SOyqiz4KWdW&#10;1HRFT7C1pSrZEw1P2LVR7DSOqXF+Tt7P7hF7zZMYe2411vFP3bA2jXY/jFa1gUk6nE3PJvl0ypkk&#10;2+x8ej5Ks8/e0A59+KqgZlEoOMYqYglprGJ35wOlJf+DHymxpK6IJIW9UbEOY5+Upp4o7TihE5vU&#10;tUG2E8QDIaWyYRabonjJO8J0ZcwAzI8BTch7UO8bYSqxbACOjgH/zDggUlawYQDXlQU8FqD8MWTu&#10;/A/ddz3H9kO7atNFpsbiyQrKPV0uQsd67+RtRbO9Ez48CiSa00LQ6oYH+mgDTcGhlzjbAP46dh79&#10;iX1k5ayhtSm4/7kVqDgz3yzx8iKfTOKeJWUyPRuTgu8tq/cWu62vgW4kp0fCySRG/2AOokaoX2nD&#10;lzErmYSVlLvgMuBBuQ7dOtMbIdVymdxot5wId/bZyRg8zjnS5qV9Feh6ggWi5j0cVkzMP1Cs841I&#10;C8ttAF0l/r3Ntb8B2stEo/4NiYv/Xk9eby/d4jcAAAD//wMAUEsDBBQABgAIAAAAIQAMEbJx3wAA&#10;AAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsNADEX3SPzDyEjdoHbSURPakElVUfgACizYuRmT&#10;RMwjykzbwNdjVrCz5aPrc6vt5Kw40xj74DUsFxkI8k0wvW81vL48zdcgYkJv0AZPGr4owra+vqqw&#10;NOHin+l8SK3gEB9L1NClNJRSxqYjh3ERBvJ8+wijw8Tr2Eoz4oXDnZUqywrpsPf8ocOBHjpqPg8n&#10;pyHkO7z9Turt7vHdWBpsUxT7tdazm2l3DyLRlP5g+NVndajZ6RhO3kRhNcw32ZJRDflKgWBgs8p5&#10;ODJZKAWyruT/CvUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANGduBB3AgAAMQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAwRsnHfAAAACgEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
+              <v:roundrect w14:anchorId="329AE1AA" id="Rounded Rectangle 3" o:spid="_x0000_s1032" style="position:absolute;margin-left:-45.05pt;margin-top:27.1pt;width:517.65pt;height:54pt;z-index:251706368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCLM5dGXAIAAAMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+xqCgLaooUJUnSZV&#10;bVU69dk4NkRzfN7ZkLC/fmcTQtfxNO3FufPdd7/8XW5u29qwnUJfgS14fjHgTFkJZWXXBf/+ev/l&#10;ijMfhC2FAasKvlee384+f7pp3FQNYQOmVMgoiPXTxhV8E4KbZpmXG1ULfwFOWTJqwFoEUnGdlSga&#10;il6bbDgYTLIGsHQIUnlPt3cHI5+l+ForGZ609iowU3CqLaQT07mKZza7EdM1CrepZFeG+IcqalFZ&#10;StqHuhNBsC1Wf4WqK4ngQYcLCXUGWldSpR6om3zwoZvlRjiVeqHheNePyf+/sPJxt3TPSGNonJ96&#10;EmMXrcY6fqk+1qZh7fthqTYwSZeT8eUoH485k2SbXI2vBmma2Qnt0IevCmoWhYIjbG35Qi+SBiV2&#10;Dz5QWvI/+pFyKiJJYW9UrMPYF6VZVVLaYUInfqiFQbYT9LJCSmXDJL4mxUveEaYrY3pgfg5oQt6B&#10;Ot8IU4k3PXBwDvhnxh6RsoINPbiuLOC5AOWPPvPB/9j9oefYfmhXLTVN0401xpsVlPtnZAgHHnsn&#10;7yua7YPw4VkgEZcoTssYnujQBpqCQydxtgH8de4++hOfyMpZQ4tQcP9zK1BxZr5ZYtp1PhrFzUnK&#10;aHw5JAXfW1bvLXZbL4BeJKe1dzKJ0T+Yo6gR6jfa2XnMSiZhJeUuuAx4VBbhsKC09VLN58mNtsWJ&#10;8GCXTsbgcc6RNq/tm0DXESwQNR/huDRi+oFiB9+ItDDfBtBV4t9prt0L0KYlGnV/hbjK7/Xkdfp3&#10;zX4DAAD//wMAUEsDBBQABgAIAAAAIQAMEbJx3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/L&#10;TsNADEX3SPzDyEjdoHbSURPakElVUfgACizYuRmTRMwjykzbwNdjVrCz5aPrc6vt5Kw40xj74DUs&#10;FxkI8k0wvW81vL48zdcgYkJv0AZPGr4owra+vqqwNOHin+l8SK3gEB9L1NClNJRSxqYjh3ERBvJ8&#10;+wijw8Tr2Eoz4oXDnZUqywrpsPf8ocOBHjpqPg8npyHkO7z9Turt7vHdWBpsUxT7tdazm2l3DyLR&#10;lP5g+NVndajZ6RhO3kRhNcw32ZJRDflKgWBgs8p5ODJZKAWyruT/CvUPAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAIszl0ZcAgAAAwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAAwRsnHfAAAACgEAAA8AAAAAAAAAAAAAAAAAtgQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAADCBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="5440C7D5" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRPr="00890DCE" w:rsidRDefault="009A3C09" w:rsidP="00890DCE">
+                    <w:p w14:paraId="465BD6EC" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="00890DCE" w:rsidRDefault="00144467" w:rsidP="00144467">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00890DCE">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Staff member discusses concerns with the Designated Teacher or Deputy Designated Teacher in his/her absence and provides note of concern.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5440C71B" w14:textId="20B7BF80" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00224E91" w:rsidP="00CA119D"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5440C71D" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00840DBA" w:rsidP="00CA119D">
+    <w:p w14:paraId="41AC5CF2" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="005E2718" w:rsidRDefault="00144467" w:rsidP="00144467"/>
+    <w:p w14:paraId="0C769299" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="005E2718" w:rsidRDefault="00144467" w:rsidP="00144467"/>
+    <w:p w14:paraId="3BE2B386" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="005E2718" w:rsidRDefault="00144467" w:rsidP="00144467">
       <w:r w:rsidRPr="005E2718">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251702272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5440C794" wp14:editId="2056C888">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251721728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B6A0BA3" wp14:editId="4E4D1F17">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2518117</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>176579</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="276225" cy="334547"/>
                 <wp:effectExtent l="19050" t="0" r="28575" b="46990"/>
                 <wp:wrapNone/>
                 <wp:docPr id="73" name="Down Arrow 73"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="276225" cy="334547"/>
                         </a:xfrm>
                         <a:prstGeom prst="downArrow">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
@@ -15902,288 +28683,259 @@
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent6"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="528936FC" id="Down Arrow 73" o:spid="_x0000_s1026" type="#_x0000_t67" style="position:absolute;margin-left:198.3pt;margin-top:13.9pt;width:21.75pt;height:26.35pt;z-index:251702272;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0/fY1ZQIAABkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5ykeWxBnSJo0WFA&#10;0BZth55VWWqMSaJGKXGyXz9Kdtyuy2nYRSZFfnz5o84v9tawncJQgyv5aDDkTDkJVe1eSv798frT&#10;Z85CFK4SBpwq+UEFfrH8+OG88Qs1hg2YSiGjIC4sGl/yTYx+URRBbpQVYQBeOTJqQCsiqfhSVCga&#10;im5NMR4OZ0UDWHkEqUKg26vWyJc5vtZKxlutg4rMlJxqi/nEfD6ns1iei8ULCr+pZVeG+IcqrKgd&#10;Je1DXYko2Bbrv0LZWiIE0HEgwRagdS1V7oG6GQ3fdfOwEV7lXmg4wfdjCv8vrLzZ3SGrq5LPzzhz&#10;wtI/uoLGsRUiNIwuaUKNDwtyfPB32GmBxNTuXqNNX2qE7fNUD/1U1T4ySZfj+Ww8nnImyXR2NplO&#10;5ilm8Qr2GOJXBZYloeQVpc/Z80DFbh1i63/0I3CqqK0hS/FgVCrDuHulqZuUNaMzj9SlQbYTxAAh&#10;pXJx1uXP3gmma2N64OgU0MRRB+p8E0xlfvXA4Sngnxl7RM4KLvZgWzvAUwGqH33m1v/Yfdtzav8Z&#10;qgP9RISW3cHL65omuRYh3gkkOhPxaUXjLR3aQFNy6CTONoC/Tt0nf2IZWTlraD1KHn5uBSrOzDdH&#10;/PsymkzSPmVlMp2PScG3lue3Fre1l0DzH9Fj4GUWk380R1Ej2Cfa5FXKSibhJOUuuYx4VC5ju7b0&#10;Fki1WmU32iEv4to9eJmCp6kmkjzunwT6jk6ReHgDx1USi3eEan0T0sFqG0HXmW2vc+3mTfuXSdu9&#10;FWnB3+rZ6/VFW/4GAAD//wMAUEsDBBQABgAIAAAAIQDyi5173wAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUjcqN1SQhviVBESnOBAiwTctrFJAvY6it0m/XuWExxX+zTzpthM&#10;3omjHWIXSMN8pkBYqoPpqNHwunu4WoGICcmgC2Q1nGyETXl+VmBuwkgv9rhNjeAQijlqaFPqcylj&#10;3VqPcRZ6S/z7DIPHxOfQSDPgyOHeyYVSmfTYETe02Nv71tbf24Pnkmr3vq4eG/w6daPEN/f88TQm&#10;rS8vpuoORLJT+oPhV5/VoWSnfTiQicJpuF5nGaMaFrc8gYHlUs1B7DWs1A3IspD/F5Q/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHT99jVlAgAAGQUAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPKLnXvfAAAACQEAAA8AAAAAAAAAAAAAAAAAvwQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADLBQAAAAA=&#10;" adj="12683" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt"/>
+              <v:shape w14:anchorId="75769099" id="Down Arrow 73" o:spid="_x0000_s1026" type="#_x0000_t67" style="position:absolute;margin-left:198.3pt;margin-top:13.9pt;width:21.75pt;height:26.35pt;z-index:251721728;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhPjJFTgIAAPAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabMFdYqgRYcB&#10;QRu0HXpWZak2JosapcTJfv0o2XGyLqdhF4US+fjx8uir621j2Eahr8EWPD8bcaashLK2bwX//nz3&#10;6TNnPghbCgNWFXynPL+ef/xw1bqZGkMFplTIKIn1s9YVvArBzbLMy0o1wp+BU5acGrARga74lpUo&#10;WsremGw8Gl1mLWDpEKTynl5vOyefp/xaKxketPYqMFNw6i2kE9P5Gs9sfiVmbyhcVcu+DfEPXTSi&#10;tlR0SHUrgmBrrP9K1dQSwYMOZxKaDLSupUoz0DT56N00T5VwKs1C5Hg30OT/X1p5v3lyKyQaWudn&#10;nsw4xVZjE3+pP7ZNZO0GstQ2MEmP4+nleHzBmSTX+fnkYjKNZGYHsEMfvipoWDQKXkJrF4jQJp7E&#10;ZulDF7+PI/Chh2SFnVGxDWMflWZ1GasmdJKHujHINoL+WCGlsuGyr5+iI0zXxgzA/BTQhLwH9bER&#10;ppJsBuDoFPDPigMiVQUbBnBTW8BTCcofQ+Uufj99N3Mc/xXK3QoZQida7+RdTUwuhQ8rgaRS0jNt&#10;XnigQxtoCw69xVkF+OvUe4wn8ZCXs5ZUX3D/cy1QcWa+WZLVl3wyiWuSLpOL6ZgueOx5PfbYdXMD&#10;xH9OO+5kMmN8MHtTIzQvtKCLWJVcwkqqXXAZcH+5Cd020opLtVikMFoNJ8LSPjkZk0dWo0iety8C&#10;XS+nQDq8h/2GiNk7QXWxEWlhsQ6g66S2A68937RWSbT9JyDu7fE9RR0+VPPfAAAA//8DAFBLAwQU&#10;AAYACAAAACEA8oude98AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Kjd&#10;UkIb4lQREpzgQIsE3LaxSQL2OordJv17lhMcV/s086bYTN6Jox1iF0jDfKZAWKqD6ajR8Lp7uFqB&#10;iAnJoAtkNZxshE15flZgbsJIL/a4TY3gEIo5amhT6nMpY91aj3EWekv8+wyDx8Tn0Egz4Mjh3smF&#10;Upn02BE3tNjb+9bW39uD55Jq976uHhv8OnWjxDf3/PE0Jq0vL6bqDkSyU/qD4Vef1aFkp304kInC&#10;abheZxmjGha3PIGB5VLNQew1rNQNyLKQ/xeUPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAhPjJFTgIAAPAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDyi5173wAAAAkBAAAPAAAAAAAAAAAAAAAAAKgEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAtAUAAAAA&#10;" adj="12683" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5440C71E" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00840DBA" w:rsidP="00CA119D">
+    <w:p w14:paraId="54E9E73D" w14:textId="77777777" w:rsidR="00144467" w:rsidRDefault="00144467" w:rsidP="008E45F6">
       <w:r w:rsidRPr="005E2718">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251627520" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5440C796" wp14:editId="5440C797">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251707392" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7FAE9C01" wp14:editId="68A3CCB8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-572495</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>222802</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6574155" cy="847725"/>
                 <wp:effectExtent l="0" t="0" r="17145" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="77" name="Rounded Rectangle 77"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6574155" cy="847725"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent6"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent6"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="5440C7D6" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRPr="00890DCE" w:rsidRDefault="009A3C09" w:rsidP="00890DCE">
+                          <w:p w14:paraId="564C1835" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="00890DCE" w:rsidRDefault="00144467" w:rsidP="00144467">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00890DCE">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Designated Teacher should consult with the </w:t>
-[...17 lines deleted...]
-                              <w:t xml:space="preserve"> or other relevant staff before deciding upon action to be taken, always taking care to avoid undue delay. If required</w:t>
+                              <w:t>Designated Teacher should consult with the Principal or other relevant staff before deciding upon action to be taken, always taking care to avoid undue delay. If required</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>,</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00890DCE">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> advice may be sought from a CPSS officer.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="5440C796" id="Rounded Rectangle 77" o:spid="_x0000_s1033" style="position:absolute;margin-left:-45.1pt;margin-top:17.55pt;width:517.65pt;height:66.75pt;z-index:251627520;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCOL8rKdQIAADMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx0HSdMGdYqgRYcB&#10;RVukHXpWZCkxJosapcTOfv0o2XG7LqdhF5sU+filR11dt7Vhe4W+Alvw/GzEmbISyspuCv795e7L&#10;BWc+CFsKA1YV/KA8v158/nTVuLkawxZMqZBREOvnjSv4NgQ3zzIvt6oW/gycsmTUgLUIpOImK1E0&#10;FL022Xg0Os8awNIhSOU9nd52Rr5I8bVWMjxq7VVgpuBUW0hfTN91/GaLKzHfoHDbSvZliH+oohaV&#10;paRDqFsRBNth9VeoupIIHnQ4k1BnoHUlVeqBuslHH7p53gqnUi80HO+GMfn/F1Y+7J+QVWXBZzPO&#10;rKjpjlaws6Uq2YqmJ+zGKEY2GlTj/Jz8n90T9ponMXbdaqzjn/phbRruYRiuagOTdHg+nU3y6ZQz&#10;SbaLyWw2nsag2RvaoQ9fFdQsCgXHWEasIQ1W7O996PyPfgSOJXVFJCkcjIp1GLtSmrqitOOETnxS&#10;NwbZXhAThJTKhvM+f/KOMF0ZMwDzU0AT8h7U+0aYSjwbgKNTwD8zDoiUFWwYwHVlAU8FKH8MmTv/&#10;Y/ddz7H90K7b7ipjjfFkDeWBrheh47138q6i2d4LH54EEtFpJWh5wyN9tIGm4NBLnG0Bf506j/7E&#10;P7Jy1tDiFNz/3AlUnJlvlph5mU8mcdOSMpnOxqTge8v6vcXu6hugG8npmXAyidE/mKOoEepX2vFl&#10;zEomYSXlLrgMeFRuQrfQ9EpItVwmN9ouJ8K9fXYyBo9zjrR5aV8Fup5ggaj5AMclE/MPFOt8I9LC&#10;chdAV4l/b3Ptb4A2M9G4f0Xi6r/Xk9fbW7f4DQAA//8DAFBLAwQUAAYACAAAACEAVzh0Wd8AAAAK&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVIbFDrNFCThjhVxeMDWmDBbhoPSYQ9&#10;jmK3DXw97gp2M5qjO+dW68lZcaQx9J41LOYZCOLGm55bDW+vL7MCRIjIBq1n0vBNAdb15UWFpfEn&#10;3tJxF1uRQjiUqKGLcSilDE1HDsPcD8Tp9ulHhzGtYyvNiKcU7qzMs0xJhz2nDx0O9NhR87U7OA1+&#10;ucGbn5i/3z9/GEuDbZR6KrS+vpo2DyAiTfEPhrN+Uoc6Oe39gU0QVsNsleUJ1XC7XIBIwOruPOwT&#10;qQoFsq7k/wr1LwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCOL8rKdQIAADMFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBXOHRZ3wAAAAoBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
+              <v:roundrect w14:anchorId="7FAE9C01" id="Rounded Rectangle 77" o:spid="_x0000_s1033" style="position:absolute;margin-left:-45.1pt;margin-top:17.55pt;width:517.65pt;height:66.75pt;z-index:251707392;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQArYuSSWgIAAAMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx0HSdMGdYqgRYcB&#10;RVs0HXpWZKkxJosapcTOfv0o2XG6LqdhF5kU+filR19dt7VhO4W+Alvw/GzEmbISysq+Ffz7y92X&#10;C858ELYUBqwq+F55fr34/OmqcXM1hg2YUiGjINbPG1fwTQhunmVeblQt/Bk4ZcmoAWsRSMW3rETR&#10;UPTaZOPR6DxrAEuHIJX3dHvbGfkixddayfCotVeBmYJTbSGdmM51PLPFlZi/oXCbSvZliH+oohaV&#10;paRDqFsRBNti9VeoupIIHnQ4k1BnoHUlVeqBuslHH7pZbYRTqRcajnfDmPz/Cysfdiv3hDSGxvm5&#10;JzF20Wqs45fqY20a1n4YlmoDk3R5Pp1N8umUM0m2i8lsNp7GaWZHtEMfviqoWRQKjrC15TO9SBqU&#10;2N370Pkf/Ah8LCJJYW9UrMPYZ6VZVVLacUInfqgbg2wn6GWFlMqG8z5/8o4wXRkzAPNTQBPyHtT7&#10;RphKvBmAo1PAPzMOiJQVbBjAdWUBTwUofwyZO/9D913Psf3QrltquuCzWGO8WUO5f0KG0PHYO3lX&#10;0WzvhQ9PAom4RHFaxvBIhzbQFBx6ibMN4K9T99Gf+ERWzhpahIL7n1uBijPzzRLTLvPJJG5OUibT&#10;2ZgUfG9Zv7fYbX0D9CI5rb2TSYz+wRxEjVC/0s4uY1YyCSspd8FlwINyE7oFpa2XarlMbrQtToR7&#10;u3IyBo9zjrR5aV8Fup5ggaj5AIelEfMPFOt8I9LCchtAV4l/x7n2L0Cblmjc/xXiKr/Xk9fx37X4&#10;DQAA//8DAFBLAwQUAAYACAAAACEAVzh0Wd8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07D&#10;MBBF90j8gzVIbFDrNFCThjhVxeMDWmDBbhoPSYQ9jmK3DXw97gp2M5qjO+dW68lZcaQx9J41LOYZ&#10;COLGm55bDW+vL7MCRIjIBq1n0vBNAdb15UWFpfEn3tJxF1uRQjiUqKGLcSilDE1HDsPcD8Tp9ulH&#10;hzGtYyvNiKcU7qzMs0xJhz2nDx0O9NhR87U7OA1+ucGbn5i/3z9/GEuDbZR6KrS+vpo2DyAiTfEP&#10;hrN+Uoc6Oe39gU0QVsNsleUJ1XC7XIBIwOruPOwTqQoFsq7k/wr1LwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQArYuSSWgIAAAMFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQBXOHRZ3wAAAAoBAAAPAAAAAAAAAAAAAAAAALQEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAwAUAAAAA&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="5440C7D6" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRPr="00890DCE" w:rsidRDefault="009A3C09" w:rsidP="00890DCE">
+                    <w:p w14:paraId="564C1835" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="00890DCE" w:rsidRDefault="00144467" w:rsidP="00144467">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00890DCE">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Designated Teacher should consult with the Principal or other relevant staff before deciding upon action to be taken, always taking care to avoid undue delay. If required</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>,</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00890DCE">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> advice may be sought from a CPSS officer.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5440C71F" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00224E91" w:rsidP="00CA119D">
-[...4 lines deleted...]
-        <w:sectPr w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidSect="00FF139A">
+    <w:p w14:paraId="6BC2AC3B" w14:textId="77777777" w:rsidR="008E45F6" w:rsidRDefault="008E45F6" w:rsidP="008E45F6"/>
+    <w:p w14:paraId="4B5CAC4C" w14:textId="2D65635F" w:rsidR="008E45F6" w:rsidRPr="005E2718" w:rsidRDefault="008E45F6" w:rsidP="008E45F6">
+      <w:pPr>
+        <w:sectPr w:rsidR="008E45F6" w:rsidRPr="005E2718" w:rsidSect="00552419">
           <w:footerReference w:type="even" r:id="rId17"/>
           <w:footerReference w:type="default" r:id="rId18"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
-          <w:pgBorders w:display="firstPage">
-[...4 lines deleted...]
-          </w:pgBorders>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E2718">
-[...5 lines deleted...]
-        <w:sectPr w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidSect="00C95F3D">
+    </w:p>
+    <w:p w14:paraId="3D4AB1CF" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="005E2718" w:rsidRDefault="00144467" w:rsidP="00144467">
+      <w:pPr>
+        <w:sectPr w:rsidR="00144467" w:rsidRPr="005E2718" w:rsidSect="00552419">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F67F402" w14:textId="1A10CEA1" w:rsidR="003917B7" w:rsidRPr="003917B7" w:rsidRDefault="00AC4791" w:rsidP="00224E91">
+    <w:p w14:paraId="759426A4" w14:textId="47C2AA14" w:rsidR="00144467" w:rsidRPr="003917B7" w:rsidRDefault="00144467" w:rsidP="00144467">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:sectPr w:rsidR="003917B7" w:rsidRPr="003917B7" w:rsidSect="00C95F3D">
+        <w:sectPr w:rsidR="00144467" w:rsidRPr="003917B7" w:rsidSect="00552419">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="005E2718">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251648000" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5440C7A0" wp14:editId="759A415C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251712512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EF1A082" wp14:editId="46A78A1F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2511083</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3116726</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="333375" cy="1315329"/>
                 <wp:effectExtent l="19050" t="0" r="28575" b="37465"/>
                 <wp:wrapNone/>
                 <wp:docPr id="11" name="Down Arrow 11"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="333375" cy="1315329"/>
                         </a:xfrm>
                         <a:prstGeom prst="downArrow">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
@@ -16197,66 +28949,66 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent6"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2DBAADD2" id="Down Arrow 11" o:spid="_x0000_s1026" type="#_x0000_t67" style="position:absolute;margin-left:197.7pt;margin-top:245.4pt;width:26.25pt;height:103.55pt;z-index:251648000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2YECDZQIAABoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8bzYbEigRGxSBqCpF&#10;gAoVZ+O1yaq2xx072aS/vmPvZqE0p6o5ODOe77dvfHG5s4ZtFYYGXMXL0Zgz5STUjXup+PfHm0+f&#10;OQtRuFoYcKriexX45eLjh4vWz9UE1mBqhYySuDBvfcXXMfp5UQS5VlaEEXjlyKgBrYik4ktRo2gp&#10;uzXFZDw+LVrA2iNIFQLdXndGvsj5tVYy3mkdVGSm4tRbzCfm8zmdxeJCzF9Q+HUj+zbEP3RhReOo&#10;6JDqWkTBNtj8lco2EiGAjiMJtgCtG6nyDDRNOX43zcNaeJVnIXCCH2AK/y+tvN3eI2tq+nYlZ05Y&#10;+kbX0Dq2RISW0SUh1PowJ8cHf4+9FkhM4+402vRPg7BdRnU/oKp2kUm6PKHf2YwzSabypJydTM5T&#10;0uI12mOIXxRYloSK11Q/l8+Iiu0qxM7/4EfBqaWuiSzFvVGpD+O+KU3jUNlJjs5EUlcG2VYQBYSU&#10;ysXTvn72TmG6MWYILI8FmpiRoKZ73xSmMsGGwPGxwD8rDhG5Krg4BNvGAR5LUP8YKnf+h+m7mdP4&#10;z1Dv6SsidPQOXt40hORKhHgvkPhMzKcdjXd0aANtxaGXOFsD/jp2n/yJZmTlrKX9qHj4uRGoODNf&#10;HRHwvJxO00JlZTo7m5CCby3Pby1uY6+A8CeOUXdZTP7RHESNYJ9olZepKpmEk1S74jLiQbmK3d7S&#10;YyDVcpndaIm8iCv34GVKnlBNJHncPQn0PZ0iEfEWDrsk5u8I1fmmSAfLTQTdZLa94trjTQuYSds/&#10;FmnD3+rZ6/VJW/wGAAD//wMAUEsDBBQABgAIAAAAIQBOnII04wAAAAsBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9NSwMxEIbvgv8hjOBFbGLdtu662SLKgodS6AeCt3STbhY3kyVJ2/XfO570NsM8vPO8&#10;5XJ0PTubEDuPEh4mApjBxusOWwn7XX3/BCwmhVr1Ho2EbxNhWV1flarQ/oIbc96mllEIxkJJsCkN&#10;BeexscapOPGDQbodfXAq0RparoO6ULjr+VSIOXeqQ/pg1WBerWm+ticnQbyv7xazo13Vbyl81rj6&#10;WMfNVMrbm/HlGVgyY/qD4Vef1KEip4M/oY6sl/CYzzJCJWS5oA5EZNkiB3aQMM9p4FXJ/3eofgAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB2YECDZQIAABoFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBOnII04wAAAAsBAAAPAAAAAAAAAAAAAAAA&#10;AL8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;" adj="18863" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt"/>
+              <v:shape w14:anchorId="29420C50" id="Down Arrow 11" o:spid="_x0000_s1026" type="#_x0000_t67" style="position:absolute;margin-left:197.7pt;margin-top:245.4pt;width:26.25pt;height:103.55pt;z-index:251712512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+dwMHTgIAAPEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+wih0K6IUCGqTpOq&#10;Fq2d+mwcu0RzfN7ZENhfv7MTQtfxNI0Hc87ddz++fJfZzb42bKfQV2ALng+GnCkroazsa8G/P999&#10;+syZD8KWwoBVBT8oz2/mHz/MGjdVI9iAKRUySmL9tHEF34Tgplnm5UbVwg/AKUtODViLQFd8zUoU&#10;DWWvTTYaDi+zBrB0CFJ5T09vWyefp/xaKxketfYqMFNw6i2kE9O5jmc2n4npKwq3qWTXhviHLmpR&#10;WSrap7oVQbAtVn+lqiuJ4EGHgYQ6A60rqdIMNE0+fDfN00Y4lWYhcrzrafL/L6182D25FRINjfNT&#10;T2acYq+xjv/UH9snsg49WWofmKSHF/S7mnAmyZVf5JOL0XVkMzuhHfrwRUHNolHwEhq7QIQmESV2&#10;9z608cc4Ap+aSFY4GBX7MPab0qwqqewooZM+1NIg2wl6s0JKZcNlVz9FR5iujOmB+TmgCXkH6mIj&#10;TCXd9MDhOeCfFXtEqgo29OC6soDnEpQ/+spt/HH6duY4/hrKwwoZQqta7+RdRUzeCx9WAkmmJGha&#10;vfBIhzbQFBw6i7MN4K9zz2M8qYe8nDUk+4L7n1uBijPz1ZKurvPxOO5JuownVyO64FvP+q3Hbusl&#10;EP85LbmTyYzxwRxNjVC/0IYuYlVyCSupdsFlwONlGdp1pB2XarFIYbQbToR7++RkTB5ZjSJ53r8I&#10;dJ2cAgnxAY4rIqbvBNXGRqSFxTaArpLaTrx2fNNeJdF234C4uG/vKer0pZr/BgAA//8DAFBLAwQU&#10;AAYACAAAACEATpyCNOMAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTUsDMRCG74L/IYzgRWxi&#10;3bbuutkiyoKHUugHgrd0k24WN5MlSdv13zue9DbDPLzzvOVydD07mxA7jxIeJgKYwcbrDlsJ+119&#10;/wQsJoVa9R6NhG8TYVldX5Wq0P6CG3PeppZRCMZCSbApDQXnsbHGqTjxg0G6HX1wKtEaWq6DulC4&#10;6/lUiDl3qkP6YNVgXq1pvrYnJ0G8r+8Ws6Nd1W8pfNa4+ljHzVTK25vx5RlYMmP6g+FXn9ShIqeD&#10;P6GOrJfwmM8yQiVkuaAORGTZIgd2kDDPaeBVyf93qH4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAPncDB04CAADxBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEATpyCNOMAAAALAQAADwAAAAAAAAAAAAAAAACoBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAALgFAAAAAA==&#10;" adj="18863" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="005E2718">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251639808" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5440C7A2" wp14:editId="454AD29C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251710464" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="246A9A82" wp14:editId="28B63F80">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2511083</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>211747</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="304800" cy="1244991"/>
                 <wp:effectExtent l="19050" t="0" r="19050" b="31750"/>
                 <wp:wrapNone/>
                 <wp:docPr id="75" name="Down Arrow 75"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="304800" cy="1244991"/>
                         </a:xfrm>
                         <a:prstGeom prst="downArrow">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
@@ -16270,1332 +29022,1147 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent6"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="646B7A8F" id="Down Arrow 75" o:spid="_x0000_s1026" type="#_x0000_t67" style="position:absolute;margin-left:197.7pt;margin-top:16.65pt;width:24pt;height:98.05pt;z-index:251639808;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDSS+XhZAIAABoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X21n6SuoUwQtOgwo&#10;2mDt0LMqS40xSdQoJU7260fJjtt1OQ27yKT4/vxRF5dba9hGYWjB1bw6KjlTTkLTupeaf3+8+XTG&#10;WYjCNcKAUzXfqcAv5x8/XHR+piawAtMoZJTEhVnna76K0c+KIsiVsiIcgVeOjBrQikgqvhQNio6y&#10;W1NMyvKk6AAbjyBVCHR73Rv5POfXWsl4r3VQkZmaU28xn5jP53QW8wsxe0HhV60c2hD/0IUVraOi&#10;Y6prEQVbY/tXKttKhAA6HkmwBWjdSpVnoGmq8t00DyvhVZ6FwAl+hCn8v7TybrNE1jY1Pz3mzAlL&#10;/+gaOscWiNAxuiSEOh9m5PjglzhogcQ07lajTV8ahG0zqrsRVbWNTNLl53J6VhL2kkzVZDo9P69S&#10;0uI12mOIXxRYloSaN1Q/l8+Iis1tiL3/3o+CU0t9E1mKO6NSH8Z9U5rGobKTHJ2JpK4Mso0gCggp&#10;lYsnQ/3sncJ0a8wYWB0KNHHf9OCbwlQm2BhYHgr8s+IYkauCi2OwbR3goQTNj7Fy77+fvp85jf8M&#10;zY7+IkJP7+DlTUtI3ooQlwKJz4Q+7Wi8p0Mb6GoOg8TZCvDXofvkTzQjK2cd7UfNw8+1QMWZ+eqI&#10;gOfVdJoWKivT49MJKfjW8vzW4tb2Cgj/il4DL7OY/KPZixrBPtEqL1JVMgknqXbNZcS9chX7vaXH&#10;QKrFIrvREnkRb92Dlyl5QjWR5HH7JNAPdIpExDvY75KYvSNU75siHSzWEXSb2faK64A3LWAm7fBY&#10;pA1/q2ev1ydt/hsAAP//AwBQSwMEFAAGAAgAAAAhADYPmkbgAAAACgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMjz1PwzAQhnck/oN1SCyIOk0CpSFOhYosMbBQqorRjU0cYZ+j2G3Cv+eYYLuPR+89V29m&#10;79jZjLEPKGC5yIAZbIPusROwf5e3D8BiUqiVC2gEfJsIm+byolaVDhO+mfMudYxCMFZKgE1pqDiP&#10;rTVexUUYDNLuM4xeJWrHjutRTRTuHc+z7J571SNdsGowW2var93JCzgc5OQ+bF6+yNcJb55Xst0u&#10;pRDXV/PTI7Bk5vQHw68+qUNDTsdwQh2ZE1Cs70pCqSgKYASUZUGDo4A8X5fAm5r/f6H5AQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANJL5eFkAgAAGgUAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADYPmkbgAAAACgEAAA8AAAAAAAAAAAAAAAAAvgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADLBQAAAAA=&#10;" adj="18956" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt"/>
+              <v:shape w14:anchorId="71C99069" id="Down Arrow 75" o:spid="_x0000_s1026" type="#_x0000_t67" style="position:absolute;margin-left:197.7pt;margin-top:16.65pt;width:24pt;height:98.05pt;z-index:251710464;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7GC4+TgIAAPEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+0jCWFdQQ4WoOk2q&#10;WjQ69dl17BLN8XlnQ2B//c5OCF3H07QXc/bddz8+vsvV9b4xbKfQ12BLXoxyzpSVUNX2peTfH28/&#10;XHLmg7CVMGBVyQ/K8+v5+3dXrZupMWzAVAoZJbF+1rqSb0JwsyzzcqMa4UfglCWnBmxEoCu+ZBWK&#10;lrI3Jhvn+UXWAlYOQSrv6fWmc/J5yq+1kuFBa68CMyWn3kI6MZ3P8czmV2L2gsJtatm3If6hi0bU&#10;looOqW5EEGyL9V+pmloieNBhJKHJQOtaqjQDTVPkb6ZZb4RTaRYix7uBJv//0sr73dqtkGhonZ95&#10;MuMUe41N/KX+2D6RdRjIUvvAJD1+zCeXOVEqyVWMJ5PptIhsZie0Qx++KGhYNEpeQWsXiNAmosTu&#10;zocu/hhH4FMTyQoHo2Ifxn5TmtUVlR0ndNKHWhpkO0H/rJBS2XDR10/REaZrYwZgcQ5owrHpPjbC&#10;VNLNAMzPAf+sOCBSVbBhADe1BTyXoPoxVO7ij9N3M8fxn6E6rJAhdKr1Tt7WxOSd8GElkGRK7NPq&#10;hQc6tIG25NBbnG0Af517j/GkHvJy1pLsS+5/bgUqzsxXS7qaFpNJ3JN0mXz6PKYLvvY8v/bYbbME&#10;4r+gJXcymTE+mKOpEZon2tBFrEouYSXVLrkMeLwsQ7eOtONSLRYpjHbDiXBn107G5JHVKJLH/ZNA&#10;18spkBDv4bgiYvZGUF1sRFpYbAPoOqntxGvPN+1VEm3/DYiL+/qeok5fqvlvAAAA//8DAFBLAwQU&#10;AAYACAAAACEANg+aRuAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPPU/DMBCGdyT+g3VILIg6&#10;TQKlIU6FiiwxsFCqitGNTRxhn6PYbcK/55hgu49H7z1Xb2bv2NmMsQ8oYLnIgBlsg+6xE7B/l7cP&#10;wGJSqJULaAR8mwib5vKiVpUOE76Z8y51jEIwVkqATWmoOI+tNV7FRRgM0u4zjF4laseO61FNFO4d&#10;z7PsnnvVI12wajBba9qv3ckLOBzk5D5sXr7I1wlvnley3S6lENdX89MjsGTm9AfDrz6pQ0NOx3BC&#10;HZkTUKzvSkKpKApgBJRlQYOjgDxfl8Cbmv9/ofkBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAexguPk4CAADxBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEANg+aRuAAAAAKAQAADwAAAAAAAAAAAAAAAACoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAALUFAAAAAA==&#10;" adj="18956" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00585FA2" w:rsidRPr="005E2718">
+      <w:r w:rsidRPr="005E2718">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5440C798" wp14:editId="20942AB4">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251713536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72AED5E8" wp14:editId="38511F44">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-571500</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4429760</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6686550" cy="818515"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19685"/>
                 <wp:wrapNone/>
                 <wp:docPr id="12" name="Rounded Rectangle 12"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6686550" cy="818515"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent6"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent6"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="5440C7D7" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRPr="00890DCE" w:rsidRDefault="009A3C09" w:rsidP="00890DCE">
+                          <w:p w14:paraId="5F50E03A" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="00890DCE" w:rsidRDefault="00144467" w:rsidP="00144467">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00890DCE">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Where appropriate the source of the concern will be informed as to the action taken. The Designated Teacher will maintain a written record of all decisions and actions taken and ensure that this record is appropriately and securely stored.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="5440C798" id="Rounded Rectangle 12" o:spid="_x0000_s1034" style="position:absolute;margin-left:-45pt;margin-top:348.8pt;width:526.5pt;height:64.45pt;z-index:251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCeqoXadQIAADMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx0HTZYFcYogRYcB&#10;RVu0HXpWZCkxJosapcTOfv0o2XG7LqdhF1sU+fj5qMVVWxt2UOgrsAXPL0acKSuhrOy24N+fbz7N&#10;OPNB2FIYsKrgR+X51fLjh0Xj5moMOzClQkZOrJ83ruC7ENw8y7zcqVr4C3DKklID1iKQiNusRNGQ&#10;99pk49FomjWApUOQynu6ve6UfJn8a61kuNfaq8BMwSm3kL6Yvpv4zZYLMd+icLtK9mmIf8iiFpWl&#10;oIOraxEE22P1l6u6kggedLiQUGegdSVVqoGqyUfvqnnaCadSLdQc74Y2+f/nVt4dHpBVJc1uzJkV&#10;Nc3oEfa2VCV7pO4JuzWKkY4a1Tg/J/sn94C95OkYq2411vFP9bA2Nfc4NFe1gUm6nE5n08mEZiBJ&#10;N8tnk3wSnWavaIc+fFVQs3goOMY0Yg6pseJw60Nnf7IjcEypSyKdwtGomIexj0pTVRR2nNCJT2pt&#10;kB0EMUFIqWyY9vGTdYTpypgBmJ8DmpD3oN42wlTi2QAcnQP+GXFApKhgwwCuKwt4zkH5Y4jc2Z+q&#10;72qO5Yd206ZRzmKO8WYD5ZHGi9Dx3jt5U1Fvb4UPDwKJ6DQOWt5wTx9toCk49CfOdoC/zt1He+If&#10;aTlraHEK7n/uBSrOzDdLzPySX17GTUvC5eTzmAR8q9m81dh9vQaaSE7PhJPpGO2DOR01Qv1CO76K&#10;UUklrKTYBZcBT8I6dAtNr4RUq1Uyo+1yItzaJyej89jnSJvn9kWg6wkWiJp3cFoyMX9Hsc42Ii2s&#10;9gF0lfj32td+ArSZicb9KxJX/62crF7fuuVvAAAA//8DAFBLAwQUAAYACAAAACEAdzKXguAAAAAL&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXFDrEFQ3CXGqip8HoMCBmxsvSYS9&#10;jmK3DTw9y4keZ2c0+029mb0TR5ziEEjD7TIDgdQGO1Cn4e31eVGAiMmQNS4QavjGCJvm8qI2lQ0n&#10;esHjLnWCSyhWRkOf0lhJGdsevYnLMCKx9xkmbxLLqZN2Micu907mWaakNwPxh96M+NBj+7U7eA1h&#10;tTU3Pyl/Xz99WIeja5V6LLS+vpq39yASzuk/DH/4jA4NM+3DgWwUTsOizHhL0qDKtQLBiVLd8WWv&#10;ocjVCmRTy/MNzS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnqqF2nUCAAAzBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAdzKXguAAAAALAQAA&#10;DwAAAAAAAAAAAAAAAADPBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANwFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
+              <v:roundrect w14:anchorId="72AED5E8" id="Rounded Rectangle 12" o:spid="_x0000_s1034" style="position:absolute;margin-left:-45pt;margin-top:348.8pt;width:526.5pt;height:64.45pt;z-index:251713536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAe/hvTWgIAAAMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx0HSZYFdYogRYcB&#10;RVu0HXpWZKkxJosapcTOfv0o2XG6LqdhF1kS+fjx9OjLq7Y2bK/QV2ALnl+MOFNWQlnZ14J/f775&#10;NOfMB2FLYcCqgh+U51fLjx8uG7dQY9iCKRUyCmL9onEF34bgFlnm5VbVwl+AU5aMGrAWgY74mpUo&#10;Gopem2w8Gs2yBrB0CFJ5T7fXnZEvU3ytlQz3WnsVmCk41RbSimndxDVbXorFKwq3rWRfhviHKmpR&#10;WUo6hLoWQbAdVn+FqiuJ4EGHCwl1BlpXUqUeqJt89K6bp61wKvVC5Hg30OT/X1h5t39yD0g0NM4v&#10;PG1jF63GOn6pPtYmsg4DWaoNTNLlbDafTafEqSTbPJ9P82lkMzuhHfrwVUHN4qbgCDtbPtKLJKLE&#10;/taHzv/oR+BTEWkXDkbFOox9VJpVJaUdJ3TSh1obZHtBLyukVDbM+vzJO8J0ZcwAzM8BTch7UO8b&#10;YSrpZgCOzgH/zDggUlawYQDXlQU8F6D8MWTu/I/ddz3H9kO7aalpYjfWGG82UB4ekCF0OvZO3lTE&#10;7a3w4UEgCZeeg4Yx3NOiDTQFh37H2Rbw17n76E96IitnDQ1Cwf3PnUDFmflmSWlf8skkTk46TKaf&#10;x3TAt5bNW4vd1WugF8lp7J1M2+gfzHGrEeoXmtlVzEomYSXlLrgMeDysQzegNPVSrVbJjabFiXBr&#10;n5yMwSPPUTbP7YtA1wsskDTv4Dg0YvFOYp1vRFpY7QLoKunvxGv/AjRpScb9XyGO8ttz8jr9u5a/&#10;AQAA//8DAFBLAwQUAAYACAAAACEAdzKXguAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7D&#10;MBCE70i8g7VIXFDrEFQ3CXGqip8HoMCBmxsvSYS9jmK3DTw9y4keZ2c0+029mb0TR5ziEEjD7TID&#10;gdQGO1Cn4e31eVGAiMmQNS4QavjGCJvm8qI2lQ0nesHjLnWCSyhWRkOf0lhJGdsevYnLMCKx9xkm&#10;bxLLqZN2Micu907mWaakNwPxh96M+NBj+7U7eA1htTU3Pyl/Xz99WIeja5V6LLS+vpq39yASzuk/&#10;DH/4jA4NM+3DgWwUTsOizHhL0qDKtQLBiVLd8WWvocjVCmRTy/MNzS8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAHv4b01oCAAADBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAdzKXguAAAAALAQAADwAAAAAAAAAAAAAAAAC0BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMEFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="5440C7D7" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRPr="00890DCE" w:rsidRDefault="009A3C09" w:rsidP="00890DCE">
+                    <w:p w14:paraId="5F50E03A" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="00890DCE" w:rsidRDefault="00144467" w:rsidP="00144467">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00890DCE">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Where appropriate the source of the concern will be informed as to the action taken. The Designated Teacher will maintain a written record of all decisions and actions taken and ensure that this record is appropriately and securely stored.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00585FA2" w:rsidRPr="005E2718">
+      <w:r w:rsidRPr="005E2718">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251630592" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5440C79A" wp14:editId="5440C79B">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251708416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B294275" wp14:editId="18E73250">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-525145</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>335915</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1819275" cy="4015105"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="23495"/>
                 <wp:wrapNone/>
                 <wp:docPr id="76" name="Rounded Rectangle 76"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1819275" cy="4015105"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent6"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent6"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="5440C7D8" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRPr="0074366B" w:rsidRDefault="009A3C09" w:rsidP="00890DCE">
+                          <w:p w14:paraId="507E5CE5" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="0074366B" w:rsidRDefault="00144467" w:rsidP="00144467">
                             <w:pPr>
                               <w:pStyle w:val="Pa183"/>
                               <w:spacing w:after="40"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0074366B">
                               <w:rPr>
                                 <w:rStyle w:val="A11"/>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>Child Protection referral is required</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="5440C7D9" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRPr="00840DBA" w:rsidRDefault="009A3C09" w:rsidP="00CA119D">
+                          <w:p w14:paraId="1ABE8F9D" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="00840DBA" w:rsidRDefault="00144467" w:rsidP="00144467">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00840DBA">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Designated Teacher seeks consent of the parent/carer and/or the child (if they are competent to give this) unless this would place the child at risk of significant harm then telephones the Children’s Services Gateway Team and/or the PSNI if a child is at immediate risk. He/she submits a completed UNOCINI referral form within 24 hours.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="5440C79A" id="Rounded Rectangle 76" o:spid="_x0000_s1035" style="position:absolute;margin-left:-41.35pt;margin-top:26.45pt;width:143.25pt;height:316.15pt;z-index:251630592;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnkbkPeAIAADQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X20HSR9BnSJo0WFA&#10;0RZth54VWUqMyaJGKbGzXz9Kdtyuy2nYRRZNfnx+1OVV1xi2U+hrsCUvTnLOlJVQ1XZd8u8vt1/O&#10;OfNB2EoYsKrke+X51eLzp8vWzdUENmAqhYycWD9vXck3Ibh5lnm5UY3wJ+CUJaUGbEQgEddZhaIl&#10;743JJnl+mrWAlUOQynv6e9Mr+SL511rJ8KC1V4GZklNuIZ2YzlU8s8WlmK9RuE0thzTEP2TRiNpS&#10;0NHVjQiCbbH+y1VTSwQPOpxIaDLQupYq1UDVFPmHap43wqlUCzXHu7FN/v+5lfe7R2R1VfKzU86s&#10;aGhGT7C1larYE3VP2LVRjHTUqNb5Odk/u0ccJE/XWHWnsYlfqod1qbn7sbmqC0zSz+K8uJiczTiT&#10;pJvmxazIZ9Fr9gZ36MNXBQ2Ll5JjzCMmkTordnc+9PYHOwLHnPos0i3sjYqJGPukNJVFcScJnQil&#10;rg2ynSAqCCmVDakqip+sI0zXxozA4hjQhGJIerCNMJWINgLzY8A/I46IFBVsGMFNbQGPOah+jJF7&#10;+0P1fc2x/NCtujTLi8O4VlDtab4IPfG9k7c19fZO+PAokJhOO0HbGx7o0AbaksNw42wD+OvY/2hP&#10;BCQtZy1tTsn9z61AxZn5ZomaF8V0GlctCdPZ2YQEfK9ZvdfYbXMNNJGC3gkn0zXaB3O4aoTmlZZ8&#10;GaOSSlhJsUsuAx6E69BvND0TUi2XyYzWy4lwZ5+djM5jnyNtXrpXgW4gWCBu3sNhy8T8A8V624i0&#10;sNwG0HXiX+x039dhArSaicbDMxJ3/72crN4eu8VvAAAA//8DAFBLAwQUAAYACAAAACEARue62N8A&#10;AAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVIbFDrYJQ0DXGqiscHUGDRnRsP&#10;SYQ9jmK3DXw9wwqWozm699x6M3snTjjFIZCG22UGAqkNdqBOw9vr86IEEZMha1wg1PCFETbN5UVt&#10;KhvO9IKnXeoEh1CsjIY+pbGSMrY9ehOXYUTi30eYvEl8Tp20kzlzuHdSZVkhvRmIG3oz4kOP7efu&#10;6DWEfGtuvpN6Xz3trcPRtUXxWGp9fTVv70EknNMfDL/6rA4NOx3CkWwUTsOiVCtGNeRqDYIBld3x&#10;loOGoswVyKaW/yc0PwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCnkbkPeAIAADQFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBG57rY3wAAAAoB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
+              <v:roundrect w14:anchorId="1B294275" id="Rounded Rectangle 76" o:spid="_x0000_s1035" style="position:absolute;margin-left:-41.35pt;margin-top:26.45pt;width:143.25pt;height:316.15pt;z-index:251708416;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD08BI5WwIAAAQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X20HSR9BnSJo0WFA&#10;0RZth54VWWqMyaJGKbGzXz9Kdpyuy2nYRSZFfnzpoy+vusawrUJfgy15cZJzpqyEqrZvJf/+cvvl&#10;nDMfhK2EAatKvlOeXy0+f7ps3VxNYA2mUsgoiPXz1pV8HYKbZ5mXa9UIfwJOWTJqwEYEUvEtq1C0&#10;FL0x2STPT7MWsHIIUnlPtze9kS9SfK2VDA9aexWYKTnVFtKJ6VzFM1tcivkbCreu5VCG+IcqGlFb&#10;SjqGuhFBsA3Wf4VqaongQYcTCU0GWtdSpR6omyL/0M3zWjiVeqHheDeOyf+/sPJ+++wekcbQOj/3&#10;JMYuOo1N/FJ9rEvD2o3DUl1gki6L8+JicjbjTJJtmhezIp/FcWYHuEMfvipoWBRKjrCx1RM9SZqU&#10;2N750Pvv/Qh8qCJJYWdULMTYJ6VZXVHeSUIngqhrg2wr6GmFlMqG0yF/8o4wXRszAotjQBOKATT4&#10;RphKxBmB+THgnxlHRMoKNozgpraAxwJUP8bMvf+++77n2H7oVh01XfKLWGO8WUG1e0SG0BPZO3lb&#10;02zvhA+PAom5xHHaxvBAhzbQlhwGibM14K9j99GfCEVWzlrahJL7nxuBijPzzRLVLorpNK5OUqaz&#10;swkp+N6yem+xm+Ya6EUK2nsnkxj9g9mLGqF5paVdxqxkElZS7pLLgHvlOvQbSmsv1XKZ3GhdnAh3&#10;9tnJGDzOOdLmpXsV6AaCBeLmPey3Rsw/UKz3jUgLy00AXSf+HeY6vACtWqLx8FuIu/xeT16Hn9fi&#10;NwAAAP//AwBQSwMEFAAGAAgAAAAhAEbnutjfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tO&#10;wzAQRfdI/IM1SGxQ62CUNA1xqorHB1Bg0Z0bD0mEPY5itw18PcMKlqM5uvfcejN7J044xSGQhttl&#10;BgKpDXagTsPb6/OiBBGTIWtcINTwhRE2zeVFbSobzvSCp13qBIdQrIyGPqWxkjK2PXoTl2FE4t9H&#10;mLxJfE6dtJM5c7h3UmVZIb0ZiBt6M+JDj+3n7ug1hHxrbr6Tel897a3D0bVF8VhqfX01b+9BJJzT&#10;Hwy/+qwODTsdwpFsFE7DolQrRjXkag2CAZXd8ZaDhqLMFcimlv8nND8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEA9PASOVsCAAAEBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEARue62N8AAAAKAQAADwAAAAAAAAAAAAAAAAC1BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMEFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="5440C7D8" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRPr="0074366B" w:rsidRDefault="009A3C09" w:rsidP="00890DCE">
+                    <w:p w14:paraId="507E5CE5" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="0074366B" w:rsidRDefault="00144467" w:rsidP="00144467">
                       <w:pPr>
                         <w:pStyle w:val="Pa183"/>
                         <w:spacing w:after="40"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0074366B">
                         <w:rPr>
                           <w:rStyle w:val="A11"/>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>Child Protection referral is required</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="5440C7D9" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRPr="00840DBA" w:rsidRDefault="009A3C09" w:rsidP="00CA119D">
+                    <w:p w14:paraId="1ABE8F9D" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="00840DBA" w:rsidRDefault="00144467" w:rsidP="00144467">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00840DBA">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Designated Teacher seeks consent of the parent/carer and/or the child (if they are competent to give this) unless this would place the child at risk of significant harm then telephones the Children’s Services Gateway Team and/or the PSNI if a child is at immediate risk. He/she submits a completed UNOCINI referral form within 24 hours.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00840DBA" w:rsidRPr="005E2718">
+      <w:r w:rsidRPr="005E2718">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251633664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5440C79C" wp14:editId="5440C79D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251709440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7881D630" wp14:editId="2802F94F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4126727</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>336246</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1868639" cy="4015409"/>
                 <wp:effectExtent l="0" t="0" r="17780" b="23495"/>
                 <wp:wrapNone/>
                 <wp:docPr id="74" name="Rounded Rectangle 74"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1868639" cy="4015409"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent6"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent6"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="5440C7DA" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRPr="00840DBA" w:rsidRDefault="009A3C09" w:rsidP="00840DBA">
+                          <w:p w14:paraId="3CB716FB" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="00840DBA" w:rsidRDefault="00144467" w:rsidP="00144467">
                             <w:pPr>
                               <w:pStyle w:val="Pa183"/>
                               <w:spacing w:after="40"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00840DBA">
                               <w:rPr>
                                 <w:rStyle w:val="A11"/>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>Child Protection referral is not required</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="5440C7DB" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRPr="00840DBA" w:rsidRDefault="009A3C09" w:rsidP="00CA119D">
+                          <w:p w14:paraId="56F96AAE" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="00840DBA" w:rsidRDefault="00144467" w:rsidP="00144467">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00840DBA">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>School may consider other options including monitoring the situation within an agreed timescale; signposting or referring the child/parent/carers to appropriate support services such as the Children’s Services Gateway Team or local Family Support Hub with parental consent, and child/young person’s consent (where appropriate).</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="5440C79C" id="Rounded Rectangle 74" o:spid="_x0000_s1036" style="position:absolute;margin-left:324.95pt;margin-top:26.5pt;width:147.15pt;height:316.15pt;z-index:251633664;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6BAjbdwIAADUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0jSlQIVKapATJMQ&#10;Q8DEs+vYbTTH553dJt1fv7OTBsb6NO0lufPdd7/8nS+vusawnUJfgy15cZJzpqyEqrbrkn9/vv10&#10;zpkPwlbCgFUl3yvPrxYfP1y2bq4msAFTKWQUxPp560q+CcHNs8zLjWqEPwGnLBk1YCMCqbjOKhQt&#10;RW9MNsnzWdYCVg5BKu/p9KY38kWKr7WS4ZvWXgVmSk61hfTF9F3Fb7a4FPM1Crep5VCG+IcqGlFb&#10;SjqGuhFBsC3Wf4VqaongQYcTCU0GWtdSpR6omyJ/183TRjiVeqHheDeOyf+/sPJ+94Csrkp+NuXM&#10;iobu6BG2tlIVe6TpCbs2ipGNBtU6Pyf/J/eAg+ZJjF13Gpv4p35Yl4a7H4erusAkHRbns/PZ5wvO&#10;JNmmeXE6zS9i1OwV7tCHLwoaFoWSY6wjFpEmK3Z3PvT+Bz8Cx5r6KpIU9kbFQox9VJraoryThE6E&#10;UtcG2U4QFYSUyobZkD95R5iujRmBxTGgCcUAGnwjTCWijcD8GPDPjCMiZQUbRnBTW8BjAaofY+be&#10;/9B933NsP3SrLt1lkYgdj1ZQ7emCEXrmeydvaxrunfDhQSBRnZaC1jd8o4820JYcBomzDeCvY+fR&#10;nxhIVs5aWp2S+59bgYoz89USNy+K6TTuWlKmp2cTUvCtZfXWYrfNNdCVFPRQOJnE6B/MQdQIzQtt&#10;+TJmJZOwknKXXAY8KNehX2l6J6RaLpMb7ZcT4c4+ORmDx0FH3jx3LwLdwLBA5LyHw5qJ+TuO9b4R&#10;aWG5DaDrRMDXuQ5XQLuZeDy8I3H53+rJ6/W1W/wGAAD//wMAUEsDBBQABgAIAAAAIQDz8FuC3gAA&#10;AAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LToRAEEX3Jv5Dp0zcGKeRAQSkmUx8fICjLtzV0CUQ&#10;+0Honhn06y1Xuqzck1vnNpvFGnGkOYzeKbhZJSDIdV6Prlfw+vJ0XYIIEZ1G4x0p+KIAm/b8rMFa&#10;+5N7puMu9oJLXKhRwRDjVEsZuoEshpWfyHH24WeLkc+5l3rGE5dbI9MkKaTF0fGHASe6H6j73B2s&#10;Ap9v8eo7pm+3j+/a0GS6ongolbq8WLZ3ICIt8Q+GX31Wh5ad9v7gdBBGQZFVFaMK8jVvYqDKshTE&#10;npMyX4NsG/l/QvsDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOgQI23cCAAA1BQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8/Bbgt4AAAAKAQAA&#10;DwAAAAAAAAAAAAAAAADRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANwFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
+              <v:roundrect w14:anchorId="7881D630" id="Rounded Rectangle 74" o:spid="_x0000_s1036" style="position:absolute;margin-left:324.95pt;margin-top:26.5pt;width:147.15pt;height:316.15pt;z-index:251709440;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAVos97WwIAAAUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0jSlQ4qUlSBmCYh&#10;QMDEs+vYNJrj885uk+6v39lJU8b6NO3FufPdd7/8XS4uu8awrUJfgy15cZJzpqyEqravJf/+fPPp&#10;jDMfhK2EAatKvlOeXy4+frho3VxNYA2mUsgoiPXz1pV8HYKbZ5mXa9UIfwJOWTJqwEYEUvE1q1C0&#10;FL0x2STPZ1kLWDkEqbyn2+veyBcpvtZKhnutvQrMlJxqC+nEdK7imS0uxPwVhVvXcihD/EMVjagt&#10;JR1DXYsg2Abrv0I1tUTwoMOJhCYDrWupUg/UTZG/6+ZpLZxKvdBwvBvH5P9fWHm3fXIPSGNonZ97&#10;EmMXncYmfqk+1qVh7cZhqS4wSZfF2exs9vmcM0m2aV6cTvPzOM7sAHfow1cFDYtCyRE2tnqkJ0mT&#10;EttbH3r/vR+BD1UkKeyMioUY+6g0qyvKO0noRBB1ZZBtBT2tkFLZMBvyJ+8I07UxI7A4BjShGECD&#10;b4SpRJwRmB8D/plxRKSsYMMIbmoLeCxA9WPM3Pvvu+97ju2HbtVR0zTrRNR4tYJq94AMoWeyd/Km&#10;puHeCh8eBBJ1ieS0juGeDm2gLTkMEmdrwF/H7qM/MYqsnLW0CiX3PzcCFWfmmyWunRfTadydpExP&#10;v0xIwbeW1VuL3TRXQE9S0OI7mcToH8xe1AjNC23tMmYlk7CScpdcBtwrV6FfUdp7qZbL5Eb74kS4&#10;tU9OxuBx0JE3z92LQDcwLBA572C/NmL+jmO9b0RaWG4C6DoR8DDX4Qlo1xKPh/9CXOa3evI6/L0W&#10;vwEAAP//AwBQSwMEFAAGAAgAAAAhAPPwW4LeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tO&#10;hEAQRfcm/kOnTNwYp5EBBKSZTHx8gKMu3NXQJRD7QeieGfTrLVe6rNyTW+c2m8UacaQ5jN4puFkl&#10;IMh1Xo+uV/D68nRdgggRnUbjHSn4ogCb9vyswVr7k3um4y72gktcqFHBEONUSxm6gSyGlZ/Icfbh&#10;Z4uRz7mXesYTl1sj0yQppMXR8YcBJ7ofqPvcHawCn2/x6jumb7eP79rQZLqieCiVurxYtncgIi3x&#10;D4ZffVaHlp32/uB0EEZBkVUVowryNW9ioMqyFMSekzJfg2wb+X9C+wMAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAVos97WwIAAAUFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQDz8FuC3gAAAAoBAAAPAAAAAAAAAAAAAAAAALUEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAwAUAAAAA&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="5440C7DA" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRPr="00840DBA" w:rsidRDefault="009A3C09" w:rsidP="00840DBA">
+                    <w:p w14:paraId="3CB716FB" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="00840DBA" w:rsidRDefault="00144467" w:rsidP="00144467">
                       <w:pPr>
                         <w:pStyle w:val="Pa183"/>
                         <w:spacing w:after="40"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00840DBA">
                         <w:rPr>
                           <w:rStyle w:val="A11"/>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>Child Protection referral is not required</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="5440C7DB" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRPr="00840DBA" w:rsidRDefault="009A3C09" w:rsidP="00CA119D">
+                    <w:p w14:paraId="56F96AAE" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="00840DBA" w:rsidRDefault="00144467" w:rsidP="00144467">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00840DBA">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>School may consider other options including monitoring the situation within an agreed timescale; signposting or referring the child/parent/carers to appropriate support services such as the Children’s Services Gateway Team or local Family Support Hub with parental consent, and child/young person’s consent (where appropriate).</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00840DBA" w:rsidRPr="005E2718">
+      <w:r w:rsidRPr="005E2718">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251642880" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5440C79E" wp14:editId="035109D7">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251711488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15230792" wp14:editId="7BE62488">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1645920</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1456690</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2106930" cy="1661160"/>
                 <wp:effectExtent l="0" t="0" r="26670" b="15240"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name="Rounded Rectangle 10"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2106930" cy="1661160"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent6"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent6"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="5440C7DC" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRPr="00CB513A" w:rsidRDefault="009A3C09" w:rsidP="00CA119D">
+                          <w:p w14:paraId="469BC7AC" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="00CB513A" w:rsidRDefault="00144467" w:rsidP="00144467">
                             <w:pPr>
                               <w:pStyle w:val="Default3"/>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="5440C7DD" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRPr="00890DCE" w:rsidRDefault="009A3C09" w:rsidP="00840DBA">
+                          <w:p w14:paraId="6147F8BC" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="00890DCE" w:rsidRDefault="00144467" w:rsidP="00144467">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00890DCE">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Designated Teacher clarifies/discusses concern with child/ parent/carers and decides if a child protection referral is or is not required.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="5440C79E" id="Rounded Rectangle 10" o:spid="_x0000_s1037" style="position:absolute;margin-left:129.6pt;margin-top:114.7pt;width:165.9pt;height:130.8pt;z-index:251642880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRWLNfdQIAADUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0jTsW5UpKgCMU1C&#10;gICJZ9ex22i2zzu7Tbq/fmcnDYz1adpL4vPddz+/8/lFZw3bKQwNuIqXJxPOlJNQN25d8e9P1x++&#10;cBaicLUw4FTF9yrwi8X7d+etn6spbMDUChk5cWHe+opvYvTzoghyo6wIJ+CVI6UGtCKSiOuiRtGS&#10;d2uK6WQyK1rA2iNIFQLdXvVKvsj+tVYy3mkdVGSm4pRbzF/M31X6FotzMV+j8JtGDmmIf8jCisZR&#10;0NHVlYiCbbH5y5VtJEIAHU8k2AK0bqTKNVA15eRNNY8b4VWuhZoT/Nim8P/cytvdPbKmptlRe5yw&#10;NKMH2Lpa1eyBuifc2ihGOmpU68Oc7B/9PQ5SoGOqutNo05/qYV1u7n5sruoik3Q5LSezs48URJKu&#10;nM3Kcpa9Fi9wjyF+VWBZOlQcUx4pidxZsbsJkeKS/cGOhJRTn0U+xb1RKRHjHpSmslLcjM6EUpcG&#10;2U4QFYSUysVZqor8ZesE040xI7A8BjSxHECDbYKpTLQRODkG/DPiiMhRwcURbBsHeMxB/WOM3Nsf&#10;qu9rTuXHbtX1s8ym6WoF9Z4GjNAzP3h53VBzb0SI9wKJ6jQQWt94Rx9toK04DCfONoC/jt0ne2Ig&#10;aTlraXUqHn5uBSrOzDdH3DwrT0/TrmXh9NPnKQn4WrN6rXFbewk0kpIeCi/zMdlHczhqBPtMW75M&#10;UUklnKTYFZcRD8Jl7Fea3gmplstsRvvlRbxxj14m56nRiTdP3bNAPzAsEjlv4bBmYv6GY71tQjpY&#10;biPoJhPwpa/DCGg3M4+GdyQt/2s5W728dovfAAAA//8DAFBLAwQUAAYACAAAACEAXtWGhd4AAAAL&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXBB1ajWhCXGqip8HoMCBmxsvSYS9&#10;jmK3DTw92xPcZrSfZmfqzeydOOIUh0AalosMBFIb7ECdhrfX59s1iJgMWeMCoYZvjLBpLi9qU9lw&#10;ohc87lInOIRiZTT0KY2VlLHt0Zu4CCMS3z7D5E1iO3XSTubE4d5JlWWF9GYg/tCbER96bL92B68h&#10;5Ftz85PU+93Th3U4urYoHtdaX1/N23sQCef0B8O5PleHhjvtw4FsFE6DykvFKAtVrkAwkZdLXrfX&#10;sDoL2dTy/4bmFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANFYs191AgAANQUAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAF7VhoXeAAAACwEAAA8A&#10;AAAAAAAAAAAAAAAAzwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADaBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
+              <v:roundrect w14:anchorId="15230792" id="Rounded Rectangle 10" o:spid="_x0000_s1037" style="position:absolute;margin-left:129.6pt;margin-top:114.7pt;width:165.9pt;height:130.8pt;z-index:251711488;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpUaVaWgIAAAUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+xrCOrYiQoWoOk2q&#10;WlQ69dk4NkRzfN7ZkLC/fmcTAut4mvbi+Hy/v/suk9u2Nmyn0FdgC55fDThTVkJZ2XXBv7/cf/jC&#10;mQ/ClsKAVQXfK89vp+/fTRo3VkPYgCkVMgpi/bhxBd+E4MZZ5uVG1cJfgVOWlBqwFoFEXGclioai&#10;1yYbDgajrAEsHYJU3tPr3UHJpym+1kqGJ629CswUnGoL6cR0ruKZTSdivEbhNpXsyhD/UEUtKktJ&#10;+1B3Igi2xeqvUHUlETzocCWhzkDrSqrUA3WTD950s9wIp1IvBI53PUz+/4WVj7ulWyDB0Dg/9nSN&#10;XbQa6/il+libwNr3YKk2MEmPw3wwuvlImErS5aNRno8SnNnJ3aEPXxXULF4KjrC15TONJCEldg8+&#10;UF6yP9qRcKoi3cLeqFiIsc9Ks6qMeZN3IoiaG2Q7QaMVUiobRnGcFC9ZRzddGdM75pccTcg7p842&#10;uqlEnN5xcMnxz4y9R8oKNvTOdWUBLwUof/SZD/bH7g89x/ZDu2qpaYI3mcanFZT7BTKEA5O9k/cV&#10;gfsgfFgIJOrSQGgdwxMd2kBTcOhunG0Af116j/bEKNJy1tAqFNz/3ApUnJlvlrh2k19fx91JwvWn&#10;z0MS8FyzOtfYbT0HGklOi+9kukb7YI5XjVC/0tbOYlZSCSspd8FlwKMwD4cVpb2XajZLZrQvToQH&#10;u3QyBo9AR968tK8CXcewQOR8hOPaiPEbjh1so6eF2TaArhIBT7h2I6BdSzzq/gtxmc/lZHX6e01/&#10;AwAA//8DAFBLAwQUAAYACAAAACEAXtWGhd4AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7D&#10;MBCE70i8g7VIXBB1ajWhCXGqip8HoMCBmxsvSYS9jmK3DTw92xPcZrSfZmfqzeydOOIUh0AalosM&#10;BFIb7ECdhrfX59s1iJgMWeMCoYZvjLBpLi9qU9lwohc87lInOIRiZTT0KY2VlLHt0Zu4CCMS3z7D&#10;5E1iO3XSTubE4d5JlWWF9GYg/tCbER96bL92B68h5Ftz85PU+93Th3U4urYoHtdaX1/N23sQCef0&#10;B8O5PleHhjvtw4FsFE6DykvFKAtVrkAwkZdLXrfXsDoL2dTy/4bmFwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAOlRpVpaAgAABQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAF7VhoXeAAAACwEAAA8AAAAAAAAAAAAAAAAAtAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="5440C7DC" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRPr="00CB513A" w:rsidRDefault="009A3C09" w:rsidP="00CA119D">
+                    <w:p w14:paraId="469BC7AC" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="00CB513A" w:rsidRDefault="00144467" w:rsidP="00144467">
                       <w:pPr>
                         <w:pStyle w:val="Default3"/>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="5440C7DD" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRPr="00890DCE" w:rsidRDefault="009A3C09" w:rsidP="00840DBA">
+                    <w:p w14:paraId="6147F8BC" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="00890DCE" w:rsidRDefault="00144467" w:rsidP="00144467">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00890DCE">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Designated Teacher clarifies/discusses concern with child/ parent/carers and decides if a child protection referral is or is not required.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00224E91" w:rsidRPr="005E2718">
-[...8 lines deleted...]
-    <w:p w14:paraId="5440C723" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00224E91" w:rsidP="00224E91">
+    </w:p>
+    <w:p w14:paraId="4F9B569E" w14:textId="1B441880" w:rsidR="00144467" w:rsidRPr="005E2718" w:rsidRDefault="00552419" w:rsidP="00144467">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="appendix5"/>
-      <w:r w:rsidRPr="005E2718">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251739136" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B86A393" wp14:editId="2E56724D">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>6379845</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-495300</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="770903" cy="793551"/>
+            <wp:effectExtent l="0" t="0" r="0" b="6985"/>
+            <wp:wrapNone/>
+            <wp:docPr id="484963340" name="Picture 10" descr="https://www.c2kschools.net/standard/ImageHandler.ashx?schoolid=5031160">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId15" tooltip="&quot;Click to see more information about St Teresa's Primary School Lurgan&quot;"/>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 9" descr="https://www.c2kschools.net/standard/ImageHandler.ashx?schoolid=5031160">
+                      <a:hlinkClick r:id="rId15" tooltip="&quot;Click to see more information about St Teresa's Primary School Lurgan&quot;"/>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="770903" cy="793551"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00144467" w:rsidRPr="005E2718">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="005E2718">
+        <w:t xml:space="preserve">Appendix </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1556BAC0" w14:textId="77777777" w:rsidR="00144467" w:rsidRDefault="00144467" w:rsidP="00144467">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E2718">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>Dealing with Allegations of Abuse Against a Member of Staff</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5440C725" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00224E91" w:rsidP="00CA119D">
+    <w:p w14:paraId="79EA73D5" w14:textId="25CB6B3A" w:rsidR="00552419" w:rsidRPr="005E2718" w:rsidRDefault="00552419" w:rsidP="00144467">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="005E2718">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251707392" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5440C7A4" wp14:editId="5440C7A5">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251722752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="471473F6" wp14:editId="07DD4965">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>809625</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-2540</wp:posOffset>
+                  <wp:posOffset>123825</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4010025" cy="1362075"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="78" name="Rounded Rectangle 78"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4010025" cy="1362075"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent6"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent6"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="5440C7DE" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRDefault="009A3C09" w:rsidP="00CA119D">
+                          <w:p w14:paraId="1D31A279" w14:textId="77777777" w:rsidR="00144467" w:rsidRDefault="00144467" w:rsidP="00144467">
                             <w:pPr>
                               <w:pStyle w:val="Default41"/>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="5440C7DF" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRPr="003526E0" w:rsidRDefault="009A3C09" w:rsidP="00CA119D">
+                          <w:p w14:paraId="1432C085" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="003526E0" w:rsidRDefault="00144467" w:rsidP="00144467">
                             <w:pPr>
                               <w:pStyle w:val="Pa1611"/>
                               <w:spacing w:after="160"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="003526E0">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t xml:space="preserve">Key Points </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="5440C7E0" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRPr="003526E0" w:rsidRDefault="009A3C09" w:rsidP="00CA119D">
+                          <w:p w14:paraId="7A106982" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="003526E0" w:rsidRDefault="00144467" w:rsidP="00144467">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="003526E0">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Lead individual learns of an allegation against a member of staff and informs the Chair/Vice Chair of </w:t>
-[...17 lines deleted...]
-                              <w:t xml:space="preserve"> as appropriate.</w:t>
+                              <w:t>Lead individual learns of an allegation against a member of staff and informs the Chair/Vice Chair of BoG as appropriate.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="5440C7A4" id="Rounded Rectangle 78" o:spid="_x0000_s1038" style="position:absolute;margin-left:63.75pt;margin-top:-.2pt;width:315.75pt;height:107.25pt;z-index:251707392;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDxvGFdgIAADUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X/1Y2m5BnSJo0WFA&#10;0RVth54VWUqMyaJGKbGzXz9Kdtyuy2nYxRZFfnx+1MVl3xq2U+gbsBUvTnLOlJVQN3Zd8e9PNx8+&#10;ceaDsLUwYFXF98rzy8X7dxedm6sSNmBqhYycWD/vXMU3Ibh5lnm5Ua3wJ+CUJaUGbEUgEddZjaIj&#10;763Jyjw/yzrA2iFI5T3dXg9Kvkj+tVYyfNPaq8BMxSm3kL6Yvqv4zRYXYr5G4TaNHNMQ/5BFKxpL&#10;QSdX1yIItsXmL1dtIxE86HAioc1A60aqVANVU+RvqnncCKdSLdQc76Y2+f/nVt7t7pE1dcXPaVJW&#10;tDSjB9jaWtXsgbon7NooRjpqVOf8nOwf3T2OkqdjrLrX2MY/1cP61Nz91FzVBybpckb15eUpZ5J0&#10;xcezMj8/jV6zF7hDH74oaFk8VBxjHjGJ1Fmxu/VhsD/YETjmNGSRTmFvVEzE2AelqSyKWyZ0IpS6&#10;Msh2gqggpFQ2nI3xk3WE6caYCVgcA5pQjKDRNsJUItoEzI8B/4w4IVJUsGECt40FPOag/jFFHuwP&#10;1Q81x/JDv+rTLIsyJhmvVlDvacAIA/O9kzcNNfdW+HAvkKhOS0HrG77RRxvoKg7jibMN4K9j99Ge&#10;GEhazjpanYr7n1uBijPz1RI3PxezWdy1JMxOz0sS8LVm9Vpjt+0V0EgKeiicTMdoH8zhqBHaZ9ry&#10;ZYxKKmElxa64DHgQrsKw0vROSLVcJjPaLyfCrX10MjqPjY68eeqfBbqRYYHIeQeHNRPzNxwbbCPS&#10;wnIbQDeJgC99HUdAu5l4PL4jcflfy8nq5bVb/AYAAP//AwBQSwMEFAAGAAgAAAAhAIk3TjTdAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SL2g1knUJCXEqSoKD0CBA7dtvCQR&#10;/olitw08PcsJjqMZzXxTb2drxJmmMHinIF0lIMi1Xg+uU/D68rTcgAgRnUbjHSn4ogDb5vqqxkr7&#10;i3um8yF2gktcqFBBH+NYSRnaniyGlR/JsffhJ4uR5dRJPeGFy62RWZIU0uLgeKHHkR56aj8PJ6vA&#10;5zu8/Y7ZW/n4rg2Npi2K/Uapxc28uwcRaY5/YfjFZ3RomOnoT04HYVhnZc5RBcs1CPbL/I6/HRVk&#10;6ToF2dTy/4PmBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEPG8YV2AgAANQUAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIk3TjTdAAAACQEAAA8A&#10;AAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADaBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
+              <v:roundrect w14:anchorId="471473F6" id="Rounded Rectangle 78" o:spid="_x0000_s1038" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:9.75pt;width:315.75pt;height:107.25pt;z-index:251722752;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtSC0RWwIAAAUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X/1Y2m5BnSJo0WFA&#10;0RVth54VWWqMyaJGKbGzXz9Kdpyuy2nYRSZFfnzpoy8u+9awrULfgK14cZJzpqyEurEvFf/+dPPh&#10;E2c+CFsLA1ZVfKc8v1y8f3fRubkqYQ2mVsgoiPXzzlV8HYKbZ5mXa9UKfwJOWTJqwFYEUvElq1F0&#10;FL01WZnnZ1kHWDsEqbyn2+vByBcpvtZKhm9aexWYqTjVFtKJ6VzFM1tciPkLCrdu5FiG+IcqWtFY&#10;SjqFuhZBsA02f4VqG4ngQYcTCW0GWjdSpR6omyJ/083jWjiVeqHheDeNyf+/sPJu++jukcbQOT/3&#10;JMYueo1t/FJ9rE/D2k3DUn1gki5nVG9ennImyVZ8PCvz89M4zuwAd+jDFwUti0LFETa2fqAnSZMS&#10;21sfBv+9H4EPVSQp7IyKhRj7oDRraspbJnQiiLoyyLaCnlZIqWw4G/Mn7wjTjTETsDgGNKEYQaNv&#10;hKlEnAmYHwP+mXFCpKxgwwRuGwt4LED9Y8o8+O+7H3qO7Yd+1VPTNN4yFhmvVlDv7pEhDEz2Tt40&#10;NNxb4cO9QKIukZzWMXyjQxvoKg6jxNka8Nex++hPjCIrZx2tQsX9z41AxZn5aolrn4vZLO5OUman&#10;5yUp+Nqyem2xm/YK6EkKWnwnkxj9g9mLGqF9pq1dxqxkElZS7orLgHvlKgwrSnsv1XKZ3GhfnAi3&#10;9tHJGDwOOvLmqX8W6EaGBSLnHezXRszfcGzwjUgLy00A3SQCHuY6PgHtWuLx+F+Iy/xaT16Hv9fi&#10;NwAAAP//AwBQSwMEFAAGAAgAAAAhAJRtGlLdAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj81O&#10;w0AMhO9IvMPKSFwQ3TSloYRsqoqfB2iBAzc3a5KIXW+U3baBp8ec4ObxWDOfq/XknTrSGPvABuaz&#10;DBRxE2zPrYHXl+frFaiYkC26wGTgiyKs6/OzCksbTryl4y61SkI4lmigS2kotY5NRx7jLAzE4n2E&#10;0WMSObbajniScO90nmWF9tizNHQ40ENHzefu4A2E5QavvlP+dvv0bh0NrimKx5UxlxfT5h5Uoin9&#10;HcMvvqBDLUz7cGAblTMgjyTZ3i1BiVss5jLsDeSLmwx0Xen//PUPAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAC1ILRFbAgAABQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAJRtGlLdAAAABwEAAA8AAAAAAAAAAAAAAAAAtQQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="5440C7DE" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRDefault="009A3C09" w:rsidP="00CA119D">
+                    <w:p w14:paraId="1D31A279" w14:textId="77777777" w:rsidR="00144467" w:rsidRDefault="00144467" w:rsidP="00144467">
                       <w:pPr>
                         <w:pStyle w:val="Default41"/>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="5440C7DF" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRPr="003526E0" w:rsidRDefault="009A3C09" w:rsidP="00CA119D">
+                    <w:p w14:paraId="1432C085" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="003526E0" w:rsidRDefault="00144467" w:rsidP="00144467">
                       <w:pPr>
                         <w:pStyle w:val="Pa1611"/>
                         <w:spacing w:after="160"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003526E0">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t xml:space="preserve">Key Points </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="5440C7E0" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRPr="003526E0" w:rsidRDefault="009A3C09" w:rsidP="00CA119D">
+                    <w:p w14:paraId="7A106982" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="003526E0" w:rsidRDefault="00144467" w:rsidP="00144467">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003526E0">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>Lead individual learns of an allegation against a member of staff and informs the Chair/Vice Chair of BoG as appropriate.</w:t>
+                        <w:t xml:space="preserve">Lead individual learns of an allegation against a member of staff and informs the Chair/Vice Chair of </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003526E0">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>BoG as appropriate.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
+                <w10:wrap anchorx="margin"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5440C726" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00224E91" w:rsidP="00CA119D"/>
-[...5 lines deleted...]
-        <w:sectPr w:rsidR="00224E91" w:rsidRPr="005E2718">
+    <w:p w14:paraId="3B4718F0" w14:textId="2050ECB8" w:rsidR="00144467" w:rsidRPr="005E2718" w:rsidRDefault="00144467" w:rsidP="00144467"/>
+    <w:p w14:paraId="424C6237" w14:textId="029E971A" w:rsidR="00552419" w:rsidRDefault="00552419" w:rsidP="00552419"/>
+    <w:p w14:paraId="4C12C393" w14:textId="235EB04F" w:rsidR="00144467" w:rsidRPr="005E2718" w:rsidRDefault="008E45F6" w:rsidP="00552419">
+      <w:pPr>
+        <w:sectPr w:rsidR="00144467" w:rsidRPr="005E2718" w:rsidSect="00552419">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="005E2718">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251708416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5440C7A6" wp14:editId="719AEF7F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251735040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AE32783" wp14:editId="02C96310">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2609557</wp:posOffset>
+                  <wp:posOffset>5155419</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>216094</wp:posOffset>
+                  <wp:posOffset>4043338</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="314325" cy="362097"/>
-                <wp:effectExtent l="19050" t="0" r="28575" b="38100"/>
+                <wp:extent cx="257175" cy="723900"/>
+                <wp:effectExtent l="19050" t="0" r="47625" b="38100"/>
                 <wp:wrapNone/>
-                <wp:docPr id="297" name="Down Arrow 297"/>
+                <wp:docPr id="561723433" name="Down Arrow 95"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="314325" cy="362097"/>
-[...249 lines deleted...]
-                          <a:ext cx="246184" cy="723900"/>
+                          <a:ext cx="257175" cy="723900"/>
                         </a:xfrm>
                         <a:prstGeom prst="downArrow">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent6"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent6"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2EC38B4D" id="Down Arrow 294" o:spid="_x0000_s1026" type="#_x0000_t67" style="position:absolute;margin-left:33.25pt;margin-top:281pt;width:19.4pt;height:57pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDo5JsUaAIAABsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nWR9BnSJo0WFA&#10;0QZth55VWWqMSaJGKXGyXz9Kdpysy2nYRSZFfnz5oy6vNtawtcLQgKt4eTLiTDkJdePeKv79+fbT&#10;OWchClcLA05VfKsCv5p9/HDZ+qkawxJMrZBREBemra/4MkY/LYogl8qKcAJeOTJqQCsiqfhW1Cha&#10;im5NMR6NTosWsPYIUoVAtzedkc9yfK2VjA9aBxWZqTjVFvOJ+XxNZzG7FNM3FH7ZyL4M8Q9VWNE4&#10;SjqEuhFRsBU2f4WyjUQIoOOJBFuA1o1UuQfqphy96+ZpKbzKvdBwgh/GFP5fWHm/XiBr6oqPLyac&#10;OWHpJ91A69gcEVqWbmlGrQ9Tcn3yC+y1QGJqeKPRpi+1wjZ5rtthrmoTmaTL8eS0PKfokkxn488X&#10;ozz3Yg/2GOJXBZYloeI15c/p80jF+i5Eykr+Oz9SUkVdDVmKW6NSGcY9Kk39pKwZnZmkrg2ytSAO&#10;CCmVi6epJ4qXvRNMN8YMwPIY0MSyB/W+CaYywwbg6Bjwz4wDImcFFwewbRzgsQD1jyFz57/rvus5&#10;tf8K9ZZ+I0LH7+DlbUOTvBMhLgQSoYn6tKTxgQ5toK049BJnS8Bfx+6TP/GMrJy1tCAVDz9XAhVn&#10;5psjBl6Uk0naqKxMvpyNScFDy+uhxa3sNdD8S3oOvMxi8o9mJ2oE+0K7PE9ZySScpNwVlxF3ynXs&#10;FpdeA6nm8+xGW+RFvHNPXqbgaaqJJM+bF4G+p1MkHt7DbpnE9B2hOt+EdDBfRdBNZtt+rv28aQMz&#10;afrXIq34oZ699m/a7DcAAAD//wMAUEsDBBQABgAIAAAAIQBVQxdJ3gAAAAoBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcqE0haQlxKoTEASFU0dL7Jt4mobEdxW4T+Hq2Jziu5mn2&#10;Tb6abCdONITWOw23MwWCXOVN62oNn9uXmyWIENEZ7LwjDd8UYFVcXuSYGT+6DzptYi24xIUMNTQx&#10;9pmUoWrIYpj5nhxnez9YjHwOtTQDjlxuOzlXKpUWW8cfGuzpuaHqsDlaDbtyP2L8uv+hh7ftQeL7&#10;Oi5epdbXV9PTI4hIU/yD4azP6lCwU+mPzgTRaUjThEkNSTrnTWdAJXcgSk4WqQJZ5PL/hOIXAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6OSbFGgCAAAbBQAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAVUMXSd4AAAAKAQAADwAAAAAAAAAAAAAAAADC&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAM0FAAAAAA==&#10;" adj="17927" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt"/>
+              <v:shape w14:anchorId="3AB8CCBF" id="Down Arrow 95" o:spid="_x0000_s1026" type="#_x0000_t67" style="position:absolute;margin-left:405.95pt;margin-top:318.35pt;width:20.25pt;height:57pt;z-index:251735040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCRvLmYUAIAAPAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0jSAR0RKapATJMQ&#10;VMDEs3FsGs3xeWe3affX7+ykacf6NO3F8eXuux9fvsvl1aY1bK3QN2ArXpzknCkroW7sW8W/P99+&#10;+sKZD8LWwoBVFd8qz69mHz9cdq5UE1iCqRUySmJ92bmKL0NwZZZ5uVSt8CfglCWnBmxFIBPfshpF&#10;R9lbk03y/DzrAGuHIJX39Pamd/JZyq+1kuFBa68CMxWn3kI6MZ2v8cxml6J8Q+GWjRzaEP/QRSsa&#10;S0XHVDciCLbC5q9UbSMRPOhwIqHNQOtGqjQDTVPk76Z5Wgqn0ixEjncjTf7/pZX36ye3QKKhc770&#10;dI1TbDS28Un9sU0iazuSpTaBSXo5OZsW0zPOJLmmk88XeSIz24Md+vBVQcvipeI1dHaOCF3iSazv&#10;fKCqFL+LI2PfQ7qFrVGxDWMflWZNHasmdJKHujbI1oI+rJBS2XAePyblS9ERphtjRmBxDGhCMYCG&#10;2AhTSTYjMD8G/LPiiEhVwYYR3DYW8FiC+sdYuY/fTd/PHMd/hXq7QIbQi9Y7edsQk3fCh4VAUinp&#10;mTYvPNChDXQVh+HG2RLw17H3MZ7EQ17OOlJ9xf3PlUDFmflmSVYXxelpXJNknJ5NJ2Tgoef10GNX&#10;7TUQ/wXtuJPpGuOD2V01QvtCCzqPVcklrKTaFZcBd8Z16LeRVlyq+TyF0Wo4Ee7sk5MxeWQ1iuR5&#10;8yLQDXIKpMN72G2IKN8Jqo+NSAvzVQDdJLXteR34prVKohl+AXFvD+0Utf9RzX4DAAD//wMAUEsD&#10;BBQABgAIAAAAIQCw3ykR4wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjs&#10;qJPSPEgzqQApEhJlQemmu2nsJhGxHWynDX+PWcFydI/uPVNuZjWws7SuNxohXkTApG6M6HWLsP+o&#10;73JgzpMWNBgtEb6lg011fVVSIcxFv8vzzrcslGhXEELn/Vhw7ppOKnILM0odspOxinw4bcuFpUso&#10;VwNfRlHKFfU6LHQ0yudONp+7SSEkrxOneqgPL9utPTy9rdJpb78Qb2/mxzUwL2f/B8OvflCHKjgd&#10;zaSFYwNCHscPAUVI79MMWCDyZLkCdkTIkigDXpX8/w/VDwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCRvLmYUAIAAPAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCw3ykR4wAAAAsBAAAPAAAAAAAAAAAAAAAAAKoEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAugUAAAAA&#10;" adj="17763" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="005E2718">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251698176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5440C7AE" wp14:editId="0E9A9BFF">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251732992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="365A573D" wp14:editId="4DCB7143">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4775982</wp:posOffset>
+                  <wp:posOffset>3811514</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>3568407</wp:posOffset>
+                  <wp:posOffset>4079826</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="266700" cy="723900"/>
-                <wp:effectExtent l="19050" t="0" r="38100" b="38100"/>
+                <wp:extent cx="257175" cy="723900"/>
+                <wp:effectExtent l="19050" t="0" r="47625" b="38100"/>
                 <wp:wrapNone/>
-                <wp:docPr id="292" name="Down Arrow 292"/>
+                <wp:docPr id="1083993344" name="Down Arrow 95"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="266700" cy="723900"/>
+                          <a:ext cx="257175" cy="723900"/>
                         </a:xfrm>
                         <a:prstGeom prst="downArrow">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent6"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent6"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0DF2CB7D" id="Down Arrow 292" o:spid="_x0000_s1026" type="#_x0000_t67" style="position:absolute;margin-left:376.05pt;margin-top:281pt;width:21pt;height:57pt;z-index:251698176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTsGVmZQIAABsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L068LFmDOkXQosOA&#10;oC3WDj2rstQYk0SNUuJkXz9Kdtyuy2nYRaZEPlJ8ftT5xd4atlMYGnAVn4zGnCknoW7cc8W/P1x/&#10;+MxZiMLVwoBTFT+owC+W79+dt36hStiAqRUySuLCovUV38ToF0UR5EZZEUbglSOnBrQi0hafixpF&#10;S9mtKcrxeFa0gLVHkCoEOr3qnHyZ82utZLzVOqjITMXpbjGvmNentBbLc7F4RuE3jeyvIf7hFlY0&#10;jooOqa5EFGyLzV+pbCMRAug4kmAL0LqRKvdA3UzGb7q53wivci9ETvADTeH/pZU3uztkTV3x8qzk&#10;zAlLP+kKWsdWiNCydEoctT4sKPTe32G/C2SmhvcabfpSK2yfeT0MvKp9ZJIOy9lsPib2Jbnm5ccz&#10;silL8QL2GOIXBZYlo+I11c/lM6Vitw6xiz/GETjdqLtDtuLBqHQN474pTf2kqhmdlaQuDbKdIA0I&#10;KZWLs75+jk4w3RgzACengCZOelAfm2AqK2wAjk8B/6w4IHJVcHEA28YBnkpQ/xgqd/HH7rueU/tP&#10;UB/oNyJ0+g5eXjfE5FqEeCeQBE3k05DGW1q0gbbi0FucbQB/nTpP8aQz8nLW0oBUPPzcClScma+O&#10;FHg2mU7TROXN9NO8pA2+9jy99ritvQTif0LPgZfZTPHRHE2NYB9pllepKrmEk1S74jLicXMZu8Gl&#10;10Cq1SqH0RR5Edfu3suUPLGaRPKwfxToezlF0uENHIdJLN4IqotNSAerbQTdZLW98NrzTROYRdu/&#10;FmnEX+9z1MubtvwNAAD//wMAUEsDBBQABgAIAAAAIQC0xhx+4QAAAAsBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwDIbvSLxDZCRuLG1h6VaaTgMNCWlcGBPnrDFttSapknQre3rMCY62P/3+/nI1&#10;mZ6d0IfOWQnpLAGGtna6s42E/cfL3QJYiMpq1TuLEr4xwKq6vipVod3ZvuNpFxtGITYUSkIb41Bw&#10;HuoWjQozN6Cl25fzRkUafcO1V2cKNz3PkkRwozpLH1o14HOL9XE3Ggm+O5rN59syfXqdxu1F3Deb&#10;cFlLeXszrR+BRZziHwy/+qQOFTkd3Gh1YL2EfJ6lhEqYi4xKEZEvH2hzkCBykQCvSv6/Q/UDAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA07BlZmUCAAAbBQAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAtMYcfuEAAAALAQAADwAAAAAAAAAAAAAAAAC/&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAM0FAAAAAA==&#10;" adj="17621" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt"/>
+              <v:shape w14:anchorId="01C866A6" id="Down Arrow 95" o:spid="_x0000_s1026" type="#_x0000_t67" style="position:absolute;margin-left:300.1pt;margin-top:321.25pt;width:20.25pt;height:57pt;z-index:251732992;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCRvLmYUAIAAPAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0jSAR0RKapATJMQ&#10;VMDEs3FsGs3xeWe3affX7+ykacf6NO3F8eXuux9fvsvl1aY1bK3QN2ArXpzknCkroW7sW8W/P99+&#10;+sKZD8LWwoBVFd8qz69mHz9cdq5UE1iCqRUySmJ92bmKL0NwZZZ5uVSt8CfglCWnBmxFIBPfshpF&#10;R9lbk03y/DzrAGuHIJX39Pamd/JZyq+1kuFBa68CMxWn3kI6MZ2v8cxml6J8Q+GWjRzaEP/QRSsa&#10;S0XHVDciCLbC5q9UbSMRPOhwIqHNQOtGqjQDTVPk76Z5Wgqn0ixEjncjTf7/pZX36ye3QKKhc770&#10;dI1TbDS28Un9sU0iazuSpTaBSXo5OZsW0zPOJLmmk88XeSIz24Md+vBVQcvipeI1dHaOCF3iSazv&#10;fKCqFL+LI2PfQ7qFrVGxDWMflWZNHasmdJKHujbI1oI+rJBS2XAePyblS9ERphtjRmBxDGhCMYCG&#10;2AhTSTYjMD8G/LPiiEhVwYYR3DYW8FiC+sdYuY/fTd/PHMd/hXq7QIbQi9Y7edsQk3fCh4VAUinp&#10;mTYvPNChDXQVh+HG2RLw17H3MZ7EQ17OOlJ9xf3PlUDFmflmSVYXxelpXJNknJ5NJ2Tgoef10GNX&#10;7TUQ/wXtuJPpGuOD2V01QvtCCzqPVcklrKTaFZcBd8Z16LeRVlyq+TyF0Wo4Ee7sk5MxeWQ1iuR5&#10;8yLQDXIKpMN72G2IKN8Jqo+NSAvzVQDdJLXteR34prVKohl+AXFvD+0Utf9RzX4DAAD//wMAUEsD&#10;BBQABgAIAAAAIQBX32ZT4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRu&#10;LKFqO1SaToBUCYlxYOyyW9aEtiJxSpJu5e0xJ7jZ8qff319vFmfZyYQ4epRwuxLADHZej9hL2L+3&#10;N3fAYlKolfVoJHybCJvm8qJWlfZnfDOnXeoZhWCslIQhpaniPHaDcSqu/GSQbh8+OJVoDT3XQZ0p&#10;3FmeCVFyp0akD4OazNNgus/d7CQULzNXrW0Pz9ttODy+5uW8D19SXl8tD/fAklnSHwy/+qQODTkd&#10;/Yw6MiuhFCIjlIY8K4ARUeZiDewoYV2UBfCm5v87ND8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAkby5mFACAADwBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAV99mU+EAAAALAQAADwAAAAAAAAAAAAAAAACqBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAALgFAAAAAA==&#10;" adj="17763" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="005E2718">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5440C7B0" wp14:editId="6D882038">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251730944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22A85818" wp14:editId="16F59220">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3319975</wp:posOffset>
+                  <wp:posOffset>2085047</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>3568407</wp:posOffset>
+                  <wp:posOffset>4111332</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="247650" cy="723900"/>
-                <wp:effectExtent l="19050" t="0" r="38100" b="38100"/>
+                <wp:extent cx="257175" cy="723900"/>
+                <wp:effectExtent l="19050" t="0" r="47625" b="38100"/>
                 <wp:wrapNone/>
-                <wp:docPr id="293" name="Down Arrow 293"/>
+                <wp:docPr id="1572001958" name="Down Arrow 95"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="247650" cy="723900"/>
+                          <a:ext cx="257175" cy="723900"/>
                         </a:xfrm>
                         <a:prstGeom prst="downArrow">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent6"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent6"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="57A8964A" id="Down Arrow 293" o:spid="_x0000_s1026" type="#_x0000_t67" style="position:absolute;margin-left:261.4pt;margin-top:281pt;width:19.5pt;height:57pt;z-index:251688960;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCIFJaEZwIAABsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8LwuEkAZliVBQqkoo&#10;QU2qnB2vHVa1Pe7YsNBf37F32aQpp6oX74zn++0bX13vrWE7haEGV/LRYMiZchKq2r2U/Pvj7afP&#10;nIUoXCUMOFXygwr8ev7xw1XjZ2oMGzCVQkZJXJg1vuSbGP2sKILcKCvCALxyZNSAVkRS8aWoUDSU&#10;3ZpiPBxOiwaw8ghShUC3y9bI5zm/1krGe62DisyUnHqL+cR8PqezmF+J2QsKv6ll14b4hy6sqB0V&#10;7VMtRRRsi/VfqWwtEQLoOJBgC9C6lirPQNOMhu+medgIr/IsBE7wPUzh/6WVd7s1sroq+fjyjDMn&#10;LP2kJTSOLRChYemWMGp8mJHrg19jpwUS08B7jTZ9aRS2z7geelzVPjJJl+PJxfSc0JdkuhifXQ4z&#10;7sVrsMcQvyiwLAklr6h+Lp8hFbtViFSV/I9+pKSO2h6yFA9GpTaM+6Y0zZOq5ujMJHVjkO0EcUBI&#10;qVycppkoX/ZOYbo2pg8cnQo0cdQFdb4pTGWG9YHDU4F/VuwjclVwsQ+2tQM8laD60Vdu/Y/TtzOn&#10;8Z+hOtBvRGj5Hby8rQnJlQhxLZAITeDTksZ7OrSBpuTQSZxtAH+duk/+xDOyctbQgpQ8/NwKVJyZ&#10;r44YeDmaTNJGZWVyfjEmBd9ant9a3NbeAOE/oufAyywm/2iOokawT7TLi1SVTMJJql1yGfGo3MR2&#10;cek1kGqxyG60RV7ElXvwMiVPqCaSPO6fBPqOTpF4eAfHZRKzd4RqfVOkg8U2gq4z215x7fCmDcyk&#10;6V6LtOJv9ez1+qbNfwMAAP//AwBQSwMEFAAGAAgAAAAhAKxSIO7eAAAACwEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyoXUs1KMSpEIheadOKsx2bOOCfKHbblKdnOcFtd2c0+029&#10;noMnJzvlIUUJywUDYmOXzBB7CYf9690DkFxUNMqnaCVcbIZ1c31Vq8qkc9zZU1t6giExV0qCK2Ws&#10;KM2ds0HlRRptRO0jTUEVXKeemkmdMTx4yhkTNKgh4genRvvsbPfVHoOE97dNuxVb/an9zr34w2XD&#10;vjWX8vZmfnoEUuxc/szwi4/o0CCTTsdoMvESVpwjesFBcCyFjpVY4kVLEPeCAW1q+r9D8wMAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCIFJaEZwIAABsFAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCsUiDu3gAAAAsBAAAPAAAAAAAAAAAAAAAAAMEE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzAUAAAAA&#10;" adj="17905" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt"/>
+              <v:shape w14:anchorId="613A58BA" id="Down Arrow 95" o:spid="_x0000_s1026" type="#_x0000_t67" style="position:absolute;margin-left:164.2pt;margin-top:323.75pt;width:20.25pt;height:57pt;z-index:251730944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCRvLmYUAIAAPAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0jSAR0RKapATJMQ&#10;VMDEs3FsGs3xeWe3affX7+ykacf6NO3F8eXuux9fvsvl1aY1bK3QN2ArXpzknCkroW7sW8W/P99+&#10;+sKZD8LWwoBVFd8qz69mHz9cdq5UE1iCqRUySmJ92bmKL0NwZZZ5uVSt8CfglCWnBmxFIBPfshpF&#10;R9lbk03y/DzrAGuHIJX39Pamd/JZyq+1kuFBa68CMxWn3kI6MZ2v8cxml6J8Q+GWjRzaEP/QRSsa&#10;S0XHVDciCLbC5q9UbSMRPOhwIqHNQOtGqjQDTVPk76Z5Wgqn0ixEjncjTf7/pZX36ye3QKKhc770&#10;dI1TbDS28Un9sU0iazuSpTaBSXo5OZsW0zPOJLmmk88XeSIz24Md+vBVQcvipeI1dHaOCF3iSazv&#10;fKCqFL+LI2PfQ7qFrVGxDWMflWZNHasmdJKHujbI1oI+rJBS2XAePyblS9ERphtjRmBxDGhCMYCG&#10;2AhTSTYjMD8G/LPiiEhVwYYR3DYW8FiC+sdYuY/fTd/PHMd/hXq7QIbQi9Y7edsQk3fCh4VAUinp&#10;mTYvPNChDXQVh+HG2RLw17H3MZ7EQ17OOlJ9xf3PlUDFmflmSVYXxelpXJNknJ5NJ2Tgoef10GNX&#10;7TUQ/wXtuJPpGuOD2V01QvtCCzqPVcklrKTaFZcBd8Z16LeRVlyq+TyF0Wo4Ee7sk5MxeWQ1iuR5&#10;8yLQDXIKpMN72G2IKN8Jqo+NSAvzVQDdJLXteR34prVKohl+AXFvD+0Utf9RzX4DAAD//wMAUEsD&#10;BBQABgAIAAAAIQCqHVR24wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjs&#10;qNM2cdM0TgVIkZAoC0o33U1jk0T4EWynDX+Pu4Ll6B7de6bcTlqRs3S+t4bDfJYAkaaxojcth8NH&#10;/ZAD8QGNQGWN5PAjPWyr25sSC2Ev5l2e96ElscT4Ajl0IQwFpb7ppEY/s4M0Mfu0TmOIp2upcHiJ&#10;5VrRRZIwqrE3caHDQT53svnaj5pD9jpSrFV9fNnt3PHpLWXjwX1zfn83PW6ABDmFPxiu+lEdquh0&#10;sqMRnigOy0WeRpQDS1cZkEgsWb4GcuKwYvMMaFXS/z9UvwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCRvLmYUAIAAPAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCqHVR24wAAAAsBAAAPAAAAAAAAAAAAAAAAAKoEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAugUAAAAA&#10;" adj="17763" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="005E2718">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5440C7B2" wp14:editId="5BEAFA5B">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251717632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21CD4489" wp14:editId="5396DD41">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1913206</wp:posOffset>
+                  <wp:posOffset>380560</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>3568407</wp:posOffset>
+                  <wp:posOffset>4098632</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="257175" cy="723900"/>
                 <wp:effectExtent l="19050" t="0" r="47625" b="38100"/>
                 <wp:wrapNone/>
                 <wp:docPr id="95" name="Down Arrow 95"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="257175" cy="723900"/>
                         </a:xfrm>
                         <a:prstGeom prst="downArrow">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent6"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
@@ -17603,2270 +30170,5660 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent6"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3D007B16" id="Down Arrow 95" o:spid="_x0000_s1026" type="#_x0000_t67" style="position:absolute;margin-left:150.65pt;margin-top:281pt;width:20.25pt;height:57pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBuWEaUZwIAABkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0jTAR1VU1SBmCYh&#10;qICJZ9exaTTb553dpt1fv7OTBsb6NO3FufPdd7/ynWeXO2vYVmFowFW8PBlxppyEunEvFf/+dPPp&#10;C2chClcLA05VfK8Cv5x//DBr/VSNYQ2mVsgoiAvT1ld8HaOfFkWQa2VFOAGvHBk1oBWRVHwpahQt&#10;RbemGI9G50ULWHsEqUKg2+vOyOc5vtZKxnutg4rMVJxqi/nEfK7SWcxnYvqCwq8b2Zch/qEKKxpH&#10;SYdQ1yIKtsHmr1C2kQgBdDyRYAvQupEq90DdlKN33TyuhVe5FxpO8MOYwv8LK++2S2RNXfGLM86c&#10;sPSPrqF1bIEILaNLmlDrw5QcH/0Sey2QmNrdabTpS42wXZ7qfpiq2kUm6XJ8NiknFFySaTL+fDHK&#10;Uy9ewR5D/KrAsiRUvKb0OXseqNjehkhZyf/gR0qqqKshS3FvVCrDuAelqZuUNaMzj9SVQbYVxAAh&#10;pXLxPPVE8bJ3gunGmAFYHgOaWPag3jfBVObXABwdA/6ZcUDkrODiALaNAzwWoP4xZO78D913Paf2&#10;V1Dv6ScidOwOXt40NMlbEeJSINGZiE8rGu/p0AbaikMvcbYG/HXsPvkTy8jKWUvrUfHwcyNQcWa+&#10;OeLfRXl6mvYpK6dnkzEp+NayemtxG3sFNP+SHgMvs5j8ozmIGsE+0yYvUlYyCScpd8VlxINyFbu1&#10;pbdAqsUiu9EOeRFv3aOXKXiaaiLJ0+5ZoO/pFImHd3BYJTF9R6jONyEdLDYRdJPZ9jrXft60f5k0&#10;/VuRFvytnr1eX7T5bwAAAP//AwBQSwMEFAAGAAgAAAAhAEpRz1HhAAAACwEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO9I/IO1SNyonaYYFOJUgBQJifZA6aU3NzZJRLwOttOGv2c5wXG1TzPz&#10;yvXsBnayIfYeFWQLAcxi402PrYL9e31zDywmjUYPHq2CbxthXV1elLow/oxv9rRLLaMQjIVW0KU0&#10;FpzHprNOx4UfLdLvwwenE52h5SboM4W7gS+FkNzpHqmh06N97mzzuZucgtvXiet6qA8vm004PG1X&#10;ctqHL6Wur+bHB2DJzukPht/5NB0q2nT0E5rIBgW5yHJCKUwuSYqIfJWRzFGBvJMCeFXy/w7VDwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBuWEaUZwIAABkFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBKUc9R4QAAAAsBAAAPAAAAAAAAAAAAAAAA&#10;AMEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;" adj="17763" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt"/>
+              <v:shape w14:anchorId="1E48F9E5" id="Down Arrow 95" o:spid="_x0000_s1026" type="#_x0000_t67" style="position:absolute;margin-left:29.95pt;margin-top:322.75pt;width:20.25pt;height:57pt;z-index:251717632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCRvLmYUAIAAPAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0jSAR0RKapATJMQ&#10;VMDEs3FsGs3xeWe3affX7+ykacf6NO3F8eXuux9fvsvl1aY1bK3QN2ArXpzknCkroW7sW8W/P99+&#10;+sKZD8LWwoBVFd8qz69mHz9cdq5UE1iCqRUySmJ92bmKL0NwZZZ5uVSt8CfglCWnBmxFIBPfshpF&#10;R9lbk03y/DzrAGuHIJX39Pamd/JZyq+1kuFBa68CMxWn3kI6MZ2v8cxml6J8Q+GWjRzaEP/QRSsa&#10;S0XHVDciCLbC5q9UbSMRPOhwIqHNQOtGqjQDTVPk76Z5Wgqn0ixEjncjTf7/pZX36ye3QKKhc770&#10;dI1TbDS28Un9sU0iazuSpTaBSXo5OZsW0zPOJLmmk88XeSIz24Md+vBVQcvipeI1dHaOCF3iSazv&#10;fKCqFL+LI2PfQ7qFrVGxDWMflWZNHasmdJKHujbI1oI+rJBS2XAePyblS9ERphtjRmBxDGhCMYCG&#10;2AhTSTYjMD8G/LPiiEhVwYYR3DYW8FiC+sdYuY/fTd/PHMd/hXq7QIbQi9Y7edsQk3fCh4VAUinp&#10;mTYvPNChDXQVh+HG2RLw17H3MZ7EQ17OOlJ9xf3PlUDFmflmSVYXxelpXJNknJ5NJ2Tgoef10GNX&#10;7TUQ/wXtuJPpGuOD2V01QvtCCzqPVcklrKTaFZcBd8Z16LeRVlyq+TyF0Wo4Ee7sk5MxeWQ1iuR5&#10;8yLQDXIKpMN72G2IKN8Jqo+NSAvzVQDdJLXteR34prVKohl+AXFvD+0Utf9RzX4DAAD//wMAUEsD&#10;BBQABgAIAAAAIQBn0YYW3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI89T8MwEEB3JP6DdUhs&#10;1AbFgaRxKkCKhEQ7ULp0u8ZuEuGPYDtt+Pe4E4yne3r3rlrNRpOT8mFwVsD9ggFRtnVysJ2A3Wdz&#10;9wQkRLQStbNKwI8KsKqvryospTvbD3Xaxo4kiQ0lCuhjHEtKQ9srg2HhRmXT7ui8wZhG31Hp8Zzk&#10;RtMHxnJqcLDpQo+jeu1V+7WdjAD+PlFsdLN/W6/9/mWT5dPOfwtxezM/L4FENcc/GC75KR3q1HRw&#10;k5WB6OQoikQKyDPOgVwAxjIgBwGPvOBA64r+f6H+BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAJG8uZhQAgAA8AQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAGfRhhbfAAAACgEAAA8AAAAAAAAAAAAAAAAAqgQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAC2BQAAAAA=&#10;" adj="17763" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="005E2718">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5440C7AC" wp14:editId="17456F61">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251728896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42E4CF43" wp14:editId="55960D50">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2651760</wp:posOffset>
+                  <wp:posOffset>4816133</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1620032</wp:posOffset>
+                  <wp:posOffset>4787070</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1438275" cy="1629410"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="27940"/>
+                <wp:wrapNone/>
+                <wp:docPr id="13" name="Rounded Rectangle 13"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1438275" cy="1629410"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent6"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent6"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4E23106F" w14:textId="77777777" w:rsidR="00144467" w:rsidRDefault="00144467" w:rsidP="00144467">
+                            <w:pPr>
+                              <w:pStyle w:val="Default41"/>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="323A5B00" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="001512C0" w:rsidRDefault="00144467" w:rsidP="00144467">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="001512C0">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>Alternatives to precautionary suspension imposed</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="42E4CF43" id="Rounded Rectangle 13" o:spid="_x0000_s1039" style="position:absolute;margin-left:379.2pt;margin-top:376.95pt;width:113.25pt;height:128.3pt;z-index:251728896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJ3GOQXgIAAAUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxynadoGdYqgRYcB&#10;RRs0HXpWZKkxJosapcTOfv0oxXG6LqdhF5kU+filR1/ftLVhW4W+AlvwfDDkTFkJZWXfCv795f7L&#10;JWc+CFsKA1YVfKc8v5l9/nTduKkawRpMqZBREOunjSv4OgQ3zTIv16oWfgBOWTJqwFoEUvEtK1E0&#10;FL022Wg4nGQNYOkQpPKebu/2Rj5L8bVWMjxp7VVgpuBUW0gnpnMVz2x2LaZvKNy6kl0Z4h+qqEVl&#10;KWkf6k4EwTZY/RWqriSCBx0GEuoMtK6kSj1QN/nwQzfLtXAq9ULD8a4fk/9/YeXjdukWSGNonJ96&#10;EmMXrcY6fqk+1qZh7fphqTYwSZf5+OxydHHOmSRbPhldjfM0zuwId+jDVwU1i0LBETa2fKYnSZMS&#10;2wcfKC/5H/xIOVaRpLAzKhZi7LPSrCop7yihE0HUrUG2FfS0QkplwyQ+J8VL3hGmK2N6YH4KaELe&#10;gTrfCFOJOD1weAr4Z8YekbKCDT24rizgqQDljz7z3v/Q/b7n2H5oVy01TeM9i0XGqxWUuwUyhD2T&#10;vZP3FQ33QfiwEEjUJZLTOoYnOrSBpuDQSZytAX+duo/+xCiyctbQKhTc/9wIVJyZb5a4dpWPx3F3&#10;kjI+vxiRgu8tq/cWu6lvgZ4kp8V3MonRP5iDqBHqV9raecxKJmEl5S64DHhQbsN+RWnvpZrPkxvt&#10;ixPhwS6djMHjoCNvXtpXga5jWCByPsJhbcT0A8f2vhFpYb4JoKtEwONcuyegXUs86v4LcZnf68nr&#10;+Pea/QYAAP//AwBQSwMEFAAGAAgAAAAhALsLMIrfAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8tOwzAQRfdI/IM1SGwQtVuaNA1xqorHB1Bgwc6NhyTCHkex2wa+nukKdnc0R3fOVJvJO3HEMfaB&#10;NMxnCgRSE2xPrYa31+fbAkRMhqxxgVDDN0bY1JcXlSltONELHnepFVxCsTQaupSGUsrYdOhNnIUB&#10;iXefYfQm8Ti20o7mxOXeyYVSufSmJ77QmQEfOmy+dgevIWRbc/OTFu+rpw/rcHBNnj8WWl9fTdt7&#10;EAmn9AfDWZ/VoWanfTiQjcJpWGXFktFzuFuDYGJdLDnsGVVzlYGsK/n/ifoXAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAidxjkF4CAAAFBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAuwswit8AAAAMAQAADwAAAAAAAAAAAAAAAAC4BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
+                <v:stroke joinstyle="miter"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4E23106F" w14:textId="77777777" w:rsidR="00144467" w:rsidRDefault="00144467" w:rsidP="00144467">
+                      <w:pPr>
+                        <w:pStyle w:val="Default41"/>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="323A5B00" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="001512C0" w:rsidRDefault="00144467" w:rsidP="00144467">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="001512C0">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>Alternatives to precautionary suspension imposed</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="005E2718">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251727872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CC1655B" wp14:editId="4DC63DFD">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3265121</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4788047</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1381125" cy="1629410"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="27940"/>
+                <wp:wrapNone/>
+                <wp:docPr id="94" name="Rounded Rectangle 94"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1381125" cy="1629410"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent6"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent6"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="41C9295F" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="00AD1F76" w:rsidRDefault="00144467" w:rsidP="00144467">
+                            <w:pPr>
+                              <w:pStyle w:val="Default41"/>
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="5D44FB93" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="001512C0" w:rsidRDefault="00144467" w:rsidP="00144467">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="001512C0">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>Precautionary suspension under Child Protection procedures</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="001512C0">
+                              <w:rPr>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="001512C0">
+                              <w:rPr>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>imposed</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="3CC1655B" id="Rounded Rectangle 94" o:spid="_x0000_s1040" style="position:absolute;margin-left:257.1pt;margin-top:377pt;width:108.75pt;height:128.3pt;z-index:251727872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDSI/3dXQIAAAUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+xrCKGtRQ4VadZqE&#10;WlQ69dk4donm+LyzIWF//c4mBNbxNO3FufPdd7/8XW5u29qwrUJfgS14fjHgTFkJZWXfCv795eHT&#10;FWc+CFsKA1YVfKc8v51+/HDTuIkawhpMqZBREOsnjSv4OgQ3yTIv16oW/gKcsmTUgLUIpOJbVqJo&#10;KHptsuFgMM4awNIhSOU93d7vjXya4mutZHjS2qvATMGptpBOTOcqntn0RkzeULh1JbsyxD9UUYvK&#10;UtI+1L0Igm2w+itUXUkEDzpcSKgz0LqSKvVA3eSDd90s18Kp1AsNx7t+TP7/hZWP26VbII2hcX7i&#10;SYxdtBrr+KX6WJuGteuHpdrAJF3mn6/yfHjJmSRbPh5ej/I0zuwId+jDVwU1i0LBETa2fKYnSZMS&#10;27kPlJf8D36kHKtIUtgZFQsx9llpVpWUd5jQiSDqziDbCnpaIaWyYRyfk+Il7wjTlTE9MD8HNCHv&#10;QJ1vhKlEnB44OAf8M2OPSFnBhh5cVxbwXIDyR59573/oft9zbD+0q5aapvGOYpHxagXlboEMYc9k&#10;7+RDRcOdCx8WAom6RHJax/BEhzbQFBw6ibM14K9z99GfGEVWzhpahYL7nxuBijPzzRLXrvPRKO5O&#10;UkaXX4ak4KlldWqxm/oO6ElyWnwnkxj9gzmIGqF+pa2dxaxkElZS7oLLgAflLuxXlPZeqtksudG+&#10;OBHmdulkDB4HHXnz0r4KdB3DApHzEQ5rIybvOLb3jUgLs00AXSUCHufaPQHtWuJR91+Iy3yqJ6/j&#10;32v6GwAA//8DAFBLAwQUAAYACAAAACEAGfXt8uAAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;y07DMBBF90j8gzVIbBB1EpqkCnGqiscHUGDR3TSeJhF+RLHbBr6eYUWXozm699x6PVsjTjSFwTsF&#10;6SIBQa71enCdgo/31/sViBDRaTTekYJvCrBurq9qrLQ/uzc6bWMnOMSFChX0MY6VlKHtyWJY+JEc&#10;/w5+shj5nDqpJzxzuDUyS5JCWhwcN/Q40lNP7df2aBX4fIN3PzH7LF922tBo2qJ4Xil1ezNvHkFE&#10;muM/DH/6rA4NO+390ekgjII8XWaMKijzJY9ionxISxB7RpM0KUA2tbwc0fwCAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEA0iP93V0CAAAFBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAGfXt8uAAAAAMAQAADwAAAAAAAAAAAAAAAAC3BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
+                <v:stroke joinstyle="miter"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="41C9295F" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="00AD1F76" w:rsidRDefault="00144467" w:rsidP="00144467">
+                      <w:pPr>
+                        <w:pStyle w:val="Default41"/>
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="5D44FB93" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="001512C0" w:rsidRDefault="00144467" w:rsidP="00144467">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="001512C0">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>Precautionary suspension under Child Protection procedures</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="001512C0">
+                        <w:rPr>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="001512C0">
+                        <w:rPr>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>imposed</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="005E2718">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251726848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F1180E4" wp14:editId="442C3CD4">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1491176</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4833962</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1362075" cy="1630018"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="27940"/>
+                <wp:wrapNone/>
+                <wp:docPr id="91" name="Rounded Rectangle 91"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1362075" cy="1630018"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent6"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent6"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="692D8831" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="003526E0" w:rsidRDefault="00144467" w:rsidP="00144467">
+                            <w:pPr>
+                              <w:pStyle w:val="Default41"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="12CEB43E" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="00890DCE" w:rsidRDefault="00144467" w:rsidP="00144467">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00890DCE">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>Allegation addressed through relevant disciplinary procedures.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="4F1180E4" id="Rounded Rectangle 91" o:spid="_x0000_s1041" style="position:absolute;margin-left:117.4pt;margin-top:380.65pt;width:107.25pt;height:128.35pt;z-index:251726848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVxZcMWwIAAAUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hSoEBFiioQ0yQE&#10;CJh4dh2bRnN83tlt0v31Oztpylifpr04d7777pe/y+VV1xi2UehrsCUvjnLOlJVQ1fat5N9fbr+c&#10;c+aDsJUwYFXJt8rzq/nnT5etm6kJrMBUChkFsX7WupKvQnCzLPNypRrhj8ApS0YN2IhAKr5lFYqW&#10;ojcmm+T5NGsBK4cglfd0e9Mb+TzF11rJ8KC1V4GZklNtIZ2YzmU8s/mlmL2hcKtaDmWIf6iiEbWl&#10;pGOoGxEEW2P9V6imlggedDiS0GSgdS1V6oG6KfIP3TyvhFOpFxqOd+OY/P8LK+83z+4RaQyt8zNP&#10;Yuyi09jEL9XHujSs7Tgs1QUm6bI4nk7ys1POJNmK6XGeF+dxnNke7tCHrwoaFoWSI6xt9URPkiYl&#10;Nnc+9P47PwLvq0hS2BoVCzH2SWlWV5R3ktCJIOraINsIelohpbJhOuRP3hGma2NGYHEIaEIxgAbf&#10;CFOJOCMwPwT8M+OISFnBhhHc1BbwUIDqx5i599913/cc2w/dsqOmabynsch4tYRq+4gMoWeyd/K2&#10;puHeCR8eBRJ1ieS0juGBDm2gLTkMEmcrwF+H7qM/MYqsnLW0CiX3P9cCFWfmmyWuXRQnJ3F3knJy&#10;ejYhBd9blu8tdt1cAz1JQYvvZBKjfzA7USM0r7S1i5iVTMJKyl1yGXCnXId+RWnvpVoskhvtixPh&#10;zj47GYPHQUfevHSvAt3AsEDkvIfd2ojZB471vhFpYbEOoOtEwP1chyegXUs8Hv4LcZnf68lr//ea&#10;/wYAAP//AwBQSwMEFAAGAAgAAAAhABENvnThAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8tO&#10;wzAQRfdI/IM1SGxQ6yQNaQhxqorHB1DKgp0bD0mEPY5itw18PcMKdjOaozvn1pvZWXHCKQyeFKTL&#10;BARS681AnYL96/OiBBGiJqOtJ1TwhQE2zeVFrSvjz/SCp13sBIdQqLSCPsaxkjK0PTodln5E4tuH&#10;n5yOvE6dNJM+c7izMkuSQjo9EH/o9YgPPbafu6NT4G+3+uY7Zm/rp3djcbRtUTyWSl1fzdt7EBHn&#10;+AfDrz6rQ8NOB38kE4RVkK1yVo8K1kW6AsFEnt/xcGA0ScsEZFPL/yWaHwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCVxZcMWwIAAAUFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQARDb504QAAAAwBAAAPAAAAAAAAAAAAAAAAALUEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAwwUAAAAA&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
+                <v:stroke joinstyle="miter"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="692D8831" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="003526E0" w:rsidRDefault="00144467" w:rsidP="00144467">
+                      <w:pPr>
+                        <w:pStyle w:val="Default41"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="12CEB43E" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="00890DCE" w:rsidRDefault="00144467" w:rsidP="00144467">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00890DCE">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>Allegation addressed through relevant disciplinary procedures.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="005E2718">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251725824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="389CC25B" wp14:editId="0612F29E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>-417634</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4835672</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1409700" cy="1629410"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="27940"/>
+                <wp:wrapNone/>
+                <wp:docPr id="79" name="Rounded Rectangle 79"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1409700" cy="1629410"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent6"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent6"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="13889637" w14:textId="77777777" w:rsidR="00144467" w:rsidRDefault="00144467" w:rsidP="00144467">
+                            <w:pPr>
+                              <w:pStyle w:val="Default41"/>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="79F764F7" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="00890DCE" w:rsidRDefault="00144467" w:rsidP="00144467">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00890DCE">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>Precautionary suspension is not appropriate and the matter is concluded.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="389CC25B" id="Rounded Rectangle 79" o:spid="_x0000_s1042" style="position:absolute;margin-left:-32.9pt;margin-top:380.75pt;width:111pt;height:128.3pt;z-index:251725824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAt2xlNXQIAAAUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X2wHWboGdYqgRYcB&#10;QRu0HXpWZKkxJosapcTOfv0oxXG6LqdhF1kU+fjxSPrqumsM2yn0NdiSF6OcM2UlVLV9Lfn357tP&#10;XzjzQdhKGLCq5Hvl+fX844er1s3UGDZgKoWMnFg/a13JNyG4WZZ5uVGN8CNwypJSAzYikIivWYWi&#10;Je+NycZ5Ps1awMohSOU9vd4elHye/GutZHjQ2qvATMkpt5BOTOc6ntn8SsxeUbhNLfs0xD9k0Yja&#10;UtDB1a0Igm2x/stVU0sEDzqMJDQZaF1LlWqgaor8XTVPG+FUqoXI8W6gyf8/t/J+9+RWSDS0zs88&#10;XWMVncYmfik/1iWy9gNZqgtM0mMxyS8vcuJUkq6Yji8nRaIzO8Ed+vBVQcPipeQIW1s9UksSU2K3&#10;9IHikv3RjoRTFukW9kbFRIx9VJrVFcUdJ3QaEHVjkO0EtVZIqWyYxnaSv2QdYbo2ZgAW54AmFD2o&#10;t40wlQZnAObngH9GHBApKtgwgJvaAp5zUP0YIh/sj9Ufao7lh27dUdGR3phkfFpDtV8hQzhMsnfy&#10;riZyl8KHlUAaXWoIrWN4oEMbaEsO/Y2zDeCvc+/RniaKtJy1tAol9z+3AhVn5pulWbssJpO4O0mY&#10;fL4Yk4BvNeu3GrttboBaUtDiO5mu0T6Y41UjNC+0tYsYlVTCSopdchnwKNyEw4rS3ku1WCQz2hcn&#10;wtI+ORmdR6Lj3Dx3LwJdP2GBhvMejmsjZu9m7GAbkRYW2wC6TgN44rVvAe1amqP+vxCX+a2crE5/&#10;r/lvAAAA//8DAFBLAwQUAAYACAAAACEAjUiFROAAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;zU7DMBCE70i8g7VIXFDrJFLcKMSpKn4egAIHbtt4SSLsdRS7beDpcU9w29GOZr5ptouz4kRzGD1r&#10;yNcZCOLOm5F7DW+vz6sKRIjIBq1n0vBNAbbt9VWDtfFnfqHTPvYihXCoUcMQ41RLGbqBHIa1n4jT&#10;79PPDmOScy/NjOcU7qwsskxJhyOnhgEnehio+9ofnQZf7vDuJxbvm6cPY2mynVKPlda3N8vuHkSk&#10;Jf6Z4YKf0KFNTAd/ZBOE1bBSZUKPGjYqL0FcHKUqQBzSkeVVDrJt5P8R7S8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEALdsZTV0CAAAFBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAjUiFROAAAAAMAQAADwAAAAAAAAAAAAAAAAC3BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
+                <v:stroke joinstyle="miter"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="13889637" w14:textId="77777777" w:rsidR="00144467" w:rsidRDefault="00144467" w:rsidP="00144467">
+                      <w:pPr>
+                        <w:pStyle w:val="Default41"/>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="79F764F7" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="00890DCE" w:rsidRDefault="00144467" w:rsidP="00144467">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00890DCE">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>Precautionary suspension is not appropriate and the matter is concluded.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00552419" w:rsidRPr="005E2718">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251723776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1112D6A3" wp14:editId="6F5A0E8D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2571115</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>501650</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="314325" cy="362097"/>
+                <wp:effectExtent l="19050" t="0" r="28575" b="38100"/>
+                <wp:wrapNone/>
+                <wp:docPr id="297" name="Down Arrow 297"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="314325" cy="362097"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="downArrow">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent6"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent6"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="07A74DA5" id="Down Arrow 297" o:spid="_x0000_s1026" type="#_x0000_t67" style="position:absolute;margin-left:202.45pt;margin-top:39.5pt;width:24.75pt;height:28.5pt;z-index:251723776;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAXyZycTgIAAPAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8L8sSQhrEEqFEqSpF&#10;CSqpcna8Nqzq9bhjw0J/fcfeZUlTTlUvZuyZNx+PNzu72deG7RT6CmzB88GQM2UllJVdF/z78/2n&#10;z5z5IGwpDFhV8IPy/Gb+8cOscVM1gg2YUiGjJNZPG1fwTQhummVeblQt/ACcsuTUgLUIdMV1VqJo&#10;KHttstFwOMkawNIhSOU9vd61Tj5P+bVWMjxp7VVgpuDUW0gnpvM1ntl8JqZrFG5Tya4N8Q9d1KKy&#10;VLRPdSeCYFus/kpVVxLBgw4DCXUGWldSpRlomnz4bprVRjiVZiFyvOtp8v8vrXzcrdwSiYbG+akn&#10;M06x11jHX+qP7RNZh54stQ9M0uNFPr4YXXImyXUxGQ2vryKZ2Qns0IcvCmoWjYKX0NgFIjSJJ7F7&#10;8KGNP8YR+NRDssLBqNiGsd+UZlVJVUcJneShbg2ynaA/VkipbJh09VN0hOnKmB6YnwOakHegLjbC&#10;VJJNDxyeA/5ZsUekqmBDD64rC3guQfmjr9zGH6dvZ47jv0J5WCJDaEXrnbyviMkH4cNSIKmU9Eyb&#10;F57o0AaagkNncbYB/HXuPcaTeMjLWUOqL7j/uRWoODNfLcnqOh+P45qky/jyakQXfOt5feux2/oW&#10;iP+cdtzJZMb4YI6mRqhfaEEXsSq5hJVUu+Ay4PFyG9ptpBWXarFIYbQaToQHu3IyJo+sRpE8718E&#10;uk5OgXT4CMcNEdN3gmpjI9LCYhtAV0ltJ147vmmtkmi7T0Dc27f3FHX6UM1/AwAA//8DAFBLAwQU&#10;AAYACAAAACEA1TlCL9wAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KgN&#10;uKUJcSrEY08DYu3GgxMRj6PYbQNfz7Aqy9Ec3XtutZnDIA44pT6SgeuFAoHURteTN/D+9nK1BpGy&#10;JWeHSGjgGxNs6vOzypYuHmmLhyZ7wSGUSmugy3kspUxth8GmRRyR+PcZp2Azn5OXbrJHDg+DvFFq&#10;JYPtiRs6O+Jjh+1Xsw8GnsIPTs/NB726tfcu9sV22TpjLi/mh3sQGed8guFPn9WhZqdd3JNLYjCg&#10;lS4YNXBX8CYG9FJrEDsmb1cKZF3J/xPqXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAX&#10;yZycTgIAAPAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDVOUIv3AAAAAoBAAAPAAAAAAAAAAAAAAAAAKgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAsQUAAAAA&#10;" adj="12225" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00552419" w:rsidRPr="005E2718">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251724800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7653E524" wp14:editId="61805B68">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>center</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>854710</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4705350" cy="1371600"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="298" name="Rounded Rectangle 298"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4705350" cy="1371600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent6"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent6"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="10ADCF14" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="00054D2D" w:rsidRDefault="00144467" w:rsidP="00144467">
+                            <w:pPr>
+                              <w:pStyle w:val="Default41"/>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="76EDE151" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="003526E0" w:rsidRDefault="00144467" w:rsidP="00144467">
+                            <w:pPr>
+                              <w:pStyle w:val="Pa1611"/>
+                              <w:spacing w:after="160"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003526E0">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Guidance on the Next Steps </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1EE9E354" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="003526E0" w:rsidRDefault="00144467" w:rsidP="00144467">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003526E0">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Lead individual then establishes the facts, seeks advice from the key agencies as appropriate, usually through informal discussion.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="7653E524" id="Rounded Rectangle 298" o:spid="_x0000_s1043" style="position:absolute;margin-left:0;margin-top:67.3pt;width:370.5pt;height:108pt;z-index:251724800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAaDntgXgIAAAUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X22nabMFdYogRYcB&#10;RVu0HXpWZCkxJosapcTOfv0oxXG6LqdhF1kU+fjxSPrqumsM2yr0NdiSF2c5Z8pKqGq7Kvn3l9tP&#10;nznzQdhKGLCq5Dvl+fXs44er1k3VCNZgKoWMnFg/bV3J1yG4aZZ5uVaN8GfglCWlBmxEIBFXWYWi&#10;Je+NyUZ5fpm1gJVDkMp7er3ZK/ks+ddayfCgtVeBmZJTbiGdmM5lPLPZlZiuULh1Lfs0xD9k0Yja&#10;UtDB1Y0Igm2w/stVU0sEDzqcSWgy0LqWKtVA1RT5u2qe18KpVAuR491Ak/9/buX99tk9ItHQOj/1&#10;dI1VdBqb+KX8WJfI2g1kqS4wSY/jSX5xfkGcStIV55PiMk90Zke4Qx++KmhYvJQcYWOrJ2pJYkps&#10;73yguGR/sCPhmEW6hZ1RMRFjn5RmdUVxRwmdBkQtDLKtoNYKKZUNl7Gd5C9ZR5iujRmAxSmgCUUP&#10;6m0jTKXBGYD5KeCfEQdEigo2DOCmtoCnHFQ/hsh7+0P1+5pj+aFbdlQ00TuJScanJVS7R2QI+0n2&#10;Tt7WRO6d8OFRII0uNYTWMTzQoQ20JYf+xtka8Nep92hPE0VazlpahZL7nxuBijPzzdKsfSnG47g7&#10;SRhfTEYk4FvN8q3GbpoFUEsKWnwn0zXaB3O4aoTmlbZ2HqOSSlhJsUsuAx6ERdivKO29VPN5MqN9&#10;cSLc2Wcno/NIdJybl+5VoOsnLNBw3sNhbcT03YztbSPSwnwTQNdpAI+89i2gXUtz1P8X4jK/lZPV&#10;8e81+w0AAP//AwBQSwMEFAAGAAgAAAAhAL2xLxDcAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j81OwzAQhO9IvIO1SFwQdfqXViFOVUF5AAocuG3jJYmw11HstilPz3KC486MZr8pN6N36kRD7AIb&#10;mE4yUMR1sB03Bt5en+/XoGJCtugCk4ELRdhU11clFjac+YVO+9QoKeFYoIE2pb7QOtYteYyT0BOL&#10;9xkGj0nOodF2wLOUe6dnWZZrjx3LhxZ7emyp/tofvYGw3OLdd5q9r3Yf1lHv6jx/WhtzezNuH0Al&#10;GtNfGH7xBR0qYTqEI9uonAEZkkSdL3JQYq8WU1EOBubLLAddlfr/gOoHAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAGg57YF4CAAAFBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAvbEvENwAAAAIAQAADwAAAAAAAAAAAAAAAAC4BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMEFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
+                <v:stroke joinstyle="miter"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="10ADCF14" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="00054D2D" w:rsidRDefault="00144467" w:rsidP="00144467">
+                      <w:pPr>
+                        <w:pStyle w:val="Default41"/>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="76EDE151" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="003526E0" w:rsidRDefault="00144467" w:rsidP="00144467">
+                      <w:pPr>
+                        <w:pStyle w:val="Pa1611"/>
+                        <w:spacing w:after="160"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003526E0">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Guidance on the Next Steps </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1EE9E354" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="003526E0" w:rsidRDefault="00144467" w:rsidP="00144467">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003526E0">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Lead individual then establishes the facts, seeks advice from the key agencies as appropriate, usually through informal discussion.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00552419" w:rsidRPr="005E2718">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251714560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B92F8A6" wp14:editId="2F7D6C0D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2661285</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2197439</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="314325" cy="548640"/>
                 <wp:effectExtent l="19050" t="0" r="28575" b="41910"/>
                 <wp:wrapNone/>
                 <wp:docPr id="296" name="Down Arrow 296"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="314325" cy="548640"/>
                         </a:xfrm>
                         <a:prstGeom prst="downArrow">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent6"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent6"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5F9A987C" id="Down Arrow 296" o:spid="_x0000_s1026" type="#_x0000_t67" style="position:absolute;margin-left:208.8pt;margin-top:127.55pt;width:24.75pt;height:43.2pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCO+tOYaQIAABsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hTCoOqKapATJMQ&#10;VIOJZ9exaTTb553dpt1fv7OTBsb6NO3FufP9/vKdZ1c7a9hWYWjAVbw8GXGmnIS6cS8V//50++mC&#10;sxCFq4UBpyq+V4FfzT9+mLV+qsawBlMrZJTEhWnrK76O0U+LIsi1siKcgFeOjBrQikgqvhQ1ipay&#10;W1OMR6PzogWsPYJUIdDtTWfk85xfayXjg9ZBRWYqTr3FfGI+V+ks5jMxfUHh143s2xD/0IUVjaOi&#10;Q6obEQXbYPNXKttIhAA6nkiwBWjdSJVnoGnK0btpHtfCqzwLgRP8AFP4f2nl/XaJrKkrPr4858wJ&#10;Sz/pBlrHFojQsnRLGLU+TMn10S+x1wKJaeCdRpu+NArbZVz3A65qF5mky9Nycjo+40yS6WxycT7J&#10;uBevwR5D/KLAsiRUvKb6uXyGVGzvQqSq5H/wIyV11PWQpbg3KrVh3DelaR6qOs7RmUnq2iDbCuKA&#10;kFK5mGeifNk7henGmCGwPBZoYpmAoKDeN4WpzLAhcHQs8M+KQ0SuCi4OwbZxgMcS1D+Gyp3/Yfpu&#10;5jT+Cuo9/UaEjt/By9uGkLwTIS4FEqGJ+rSk8YEObaCtOPQSZ2vAX8fukz/xjKyctbQgFQ8/NwIV&#10;Z+arIwZelhP6jyxmZXL2eUwKvrWs3lrcxl4D4V/Sc+BlFpN/NAdRI9hn2uVFqkom4STVrriMeFCu&#10;Y7e49BpItVhkN9oiL+Kde/QyJU+oJpI87Z4F+p5OkXh4D4dlEtN3hOp8U6SDxSaCbjLbXnHt8aYN&#10;zP+/fy3Sir/Vs9frmzb/DQAA//8DAFBLAwQUAAYACAAAACEA5O9s0+EAAAALAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPy07DMBBF90j8gzWV2CDqOORRhTgVqoRYsCKlWbuxm0SNx1HstuHvGVawm9Ec&#10;3Tm33C52ZFcz+8GhBLGOgBlsnR6wk/C1f3vaAPNBoVajQyPh23jYVvd3pSq0u+GnudahYxSCvlAS&#10;+hCmgnPf9sYqv3aTQbqd3GxVoHXuuJ7VjcLtyOMoyrhVA9KHXk1m15v2XF+shJPIN++PtT80AnW3&#10;O3zE+6FppHxYLa8vwIJZwh8Mv/qkDhU5Hd0FtWejhETkGaES4jQVwIhIspyGo4TnRKTAq5L/71D9&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI7605hpAgAAGwUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOTvbNPhAAAACwEAAA8AAAAAAAAAAAAA&#10;AAAAwwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;" adj="15413" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt"/>
+              <v:shape w14:anchorId="6D0A5EF7" id="Down Arrow 296" o:spid="_x0000_s1026" type="#_x0000_t67" style="position:absolute;margin-left:209.55pt;margin-top:173.05pt;width:24.75pt;height:43.2pt;z-index:251714560;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzpWntUAIAAPAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hTCmMVKapATJMQ&#10;IGDi2Tg2jeb4vPO1affX7+ymKWN9mvbi3Pnuu1/+LucX69aJlcHYgK9keTSSwngNdeNfK/n96frT&#10;mRSRlK+VA28quTFRXsw+fjjvwtSMYQGuNig4iI/TLlRyQRSmRRH1wrQqHkEwno0WsFXEKr4WNaqO&#10;o7euGI9Gp0UHWAcEbWLk26utUc5yfGuNpjtroyHhKsm1UT4xny/pLGbnavqKKiwa3Zeh/qGKVjWe&#10;kw6hrhQpscTmr1BtoxEiWDrS0BZgbaNN7oG7KUfvunlcqGByLzycGIYxxf8XVt+uHsM98hi6EKeR&#10;xdTF2mKbvlyfWOdhbYZhmTUJzZfH5eR4fCKFZtPJ5Ox0kodZ7MEBI3010IokVLKGzs8RoctzUqub&#10;SJyV/Xd+rOxryBJtnEllOP9grGhqzjrO6EwPc+lQrBQ/rNLaeDpNj8nxsneC2ca5AVgeAjoqe1Dv&#10;m2Am02YAjg4B/8w4IHJW8DSA28YDHgpQ/xgyb/133W97Tu2/QL25R4GwJW0M+rrhSd6oSPcKmaXM&#10;Z948uuPDOugqCb0kxQLw16H75M/kYasUHbO+kvHnUqGRwn3zTKsv5YTfUVBWJiefx6zgW8vLW4tf&#10;tpfA8y95x4POYvIntxMtQvvMCzpPWdmkvObcldSEO+WSttvIK67NfJ7deDWCohv/GHQKnqaaSPK0&#10;flYYejoR8/AWdhuipu8ItfVNSA/zJYFtMtv2c+3nzWuVSdP/AtLevtWz1/5HNfsNAAD//wMAUEsD&#10;BBQABgAIAAAAIQD+Ei1x4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNAEIbvJr7DZky8&#10;GLtAERFZGtPEePAktZy37BSI7Cxhty2+veNJb/9kvvzzTblZ7CjOOPvBkYJ4FYFAap0ZqFPwuXu9&#10;z0H4oMno0REq+EYPm+r6qtSFcRf6wHMdOsEl5AutoA9hKqT0bY9W+5WbkHh3dLPVgce5k2bWFy63&#10;o0yiKJNWD8QXej3htsf2qz5ZBcf4MX+7q/2+icl02/17shuaRqnbm+XlGUTAJfzB8KvP6lCx08Gd&#10;yHgxKkjjp5hRBes048BEmuUZiAOHdfIAsirl/x+qHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDzpWntUAIAAPAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQD+Ei1x4AAAAAsBAAAPAAAAAAAAAAAAAAAAAKoEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAtwUAAAAA&#10;" adj="15413" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00585FA2" w:rsidRPr="005E2718">
+      <w:r w:rsidR="00552419" w:rsidRPr="005E2718">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5440C7AA" wp14:editId="43E4C18A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251715584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D61AF55" wp14:editId="12EF418D">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-151130</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>2169160</wp:posOffset>
+                  <wp:posOffset>2786398</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5819775" cy="1399540"/>
-                <wp:effectExtent l="0" t="0" r="28575" b="10160"/>
+                <wp:extent cx="5208336" cy="1278021"/>
+                <wp:effectExtent l="0" t="0" r="11430" b="17780"/>
                 <wp:wrapNone/>
                 <wp:docPr id="295" name="Rounded Rectangle 295"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5819775" cy="1399540"/>
+                          <a:ext cx="5208336" cy="1278021"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent6"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent6"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="5440C7E4" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRPr="00054D2D" w:rsidRDefault="009A3C09" w:rsidP="00CA119D">
+                          <w:p w14:paraId="05558C39" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="00054D2D" w:rsidRDefault="00144467" w:rsidP="00144467">
                             <w:pPr>
                               <w:pStyle w:val="Default41"/>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="5440C7E5" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRPr="003526E0" w:rsidRDefault="009A3C09" w:rsidP="00CA119D">
+                          <w:p w14:paraId="3DF117EF" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="003526E0" w:rsidRDefault="00144467" w:rsidP="00144467">
                             <w:pPr>
                               <w:pStyle w:val="Pa1611"/>
                               <w:spacing w:after="160"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="003526E0">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t xml:space="preserve">Possible Outcomes </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="5440C7E6" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRPr="003526E0" w:rsidRDefault="009A3C09" w:rsidP="00CA119D">
+                          <w:p w14:paraId="653012A0" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="003526E0" w:rsidRDefault="00144467" w:rsidP="00144467">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="003526E0">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Following on from establishing the facts, seeking advice from Key Agencies and discussion with the Chair and/or </w:t>
-[...17 lines deleted...]
-                              <w:t xml:space="preserve"> to agree a way forward from the options below.</w:t>
+                              <w:t>Following on from establishing the facts, seeking advice from Key Agencies and discussion with the Chair and/or BoG to agree a way forward from the options below.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="5440C7AA" id="Rounded Rectangle 295" o:spid="_x0000_s1040" style="position:absolute;margin-left:-11.9pt;margin-top:170.8pt;width:458.25pt;height:110.2pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTNAI6ewIAADcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSdsEdYqgRYcB&#10;RVu0HXpWZCkxJouaxMTOfv0o2XEfy2nYRRZNfnx+1MVlWxu2Uz5UYAuen4w4U1ZCWdl1wX8833w5&#10;5yygsKUwYFXB9yrwy8XnTxeNm6sxbMCUyjNyYsO8cQXfILp5lgW5UbUIJ+CUJaUGXwsk0a+z0ouG&#10;vNcmG49Gp1kDvnQepAqB/l53Sr5I/rVWEu+1DgqZKTjlhun06VzFM1tciPnaC7epZJ+G+IcsalFZ&#10;Cjq4uhYo2NZXf7mqK+khgMYTCXUGWldSpRqomnz0oZqnjXAq1ULNCW5oU/h/buXd7sGzqiz4eDbl&#10;zIqahvQIW1uqkj1S+4RdG8WiklrVuDAnxJN78L0U6BrrbrWv45cqYm1q735or2qRSfo5Pc9nZ2cU&#10;RZIu/zqbTSdpANkr3PmA3xTULF4K7mMiMYvUW7G7DUhxyf5gR0LMqcsi3XBvVEzE2EelqTCKO07o&#10;RCl1ZTzbCSKDkFJZPI1Vkb9kHWG6MmYA5seABvMe1NtGmEpUG4CjY8D3EQdEigoWB3BdWfDHHJQ/&#10;h8id/aH6ruZYPrarNk0znxzmtYJyTyP20HE/OHlTUXNvRcAH4YnstBa0wHhPhzbQFBz6G2cb8L+P&#10;/Y/2xEHSctbQ8hQ8/NoKrzgz3y2xc5ZPaLQMkzCZno1J8G81q7cau62vgEaS01PhZLpGezSHq/ZQ&#10;v9CeL2NUUgkrKXbBJfqDcIXdUtNLIdVymcxow5zAW/vkZHQeGx1589y+CO96hiGR8w4OiybmHzjW&#10;2UakheUWQVeJgLHVXV/7EdB2Jh71L0lc/7dysnp97xZ/AAAA//8DAFBLAwQUAAYACAAAACEAkcll&#10;J+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXFDrNKVuCHGqip8HaIED&#10;t228JBH2OordNvD0mBMcRzOa+abaTM6KE42h96xhMc9AEDfe9NxqeH15nhUgQkQ2aD2Thi8KsKkv&#10;LyosjT/zjk772IpUwqFEDV2MQyllaDpyGOZ+IE7ehx8dxiTHVpoRz6ncWZlnmZIOe04LHQ700FHz&#10;uT86DX61xZvvmL+tn96NpcE2Sj0WWl9fTdt7EJGm+BeGX/yEDnViOvgjmyCshlm+TOhRw/J2oUCk&#10;RHGXr0EcNKxUnoGsK/n/Q/0DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0zQCOnsCAAA3&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAkcllJ+AA&#10;AAALAQAADwAAAAAAAAAAAAAAAADVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
+              <v:roundrect w14:anchorId="5D61AF55" id="Rounded Rectangle 295" o:spid="_x0000_s1044" style="position:absolute;margin-left:0;margin-top:219.4pt;width:410.1pt;height:100.65pt;z-index:251715584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAOxpAbWwIAAAUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx27rzSoUwQtOgwo&#10;2qLt0LMiS40xWdQoJXb260fJjtN1OQ27yKTIjy999OVV1xi2UehrsCXPjyacKSuhqu1byb+/3H6Z&#10;cuaDsJUwYFXJt8rzq/nnT5etm6kCVmAqhYyCWD9rXclXIbhZlnm5Uo3wR+CUJaMGbEQgFd+yCkVL&#10;0RuTFZPJWdYCVg5BKu/p9qY38nmKr7WS4UFrrwIzJafaQjoxnct4ZvNLMXtD4Va1HMoQ/1BFI2pL&#10;ScdQNyIItsb6r1BNLRE86HAkoclA61qq1AN1k08+dPO8Ek6lXmg43o1j8v8vrLzfPLtHpDG0zs88&#10;ibGLTmMTv1Qf69KwtuOwVBeYpMvTYjI9Pj7jTJItL86nkyKP48z2cIc+fFXQsCiUHGFtqyd6kjQp&#10;sbnzofff+RF4X0WSwtaoWIixT0qzuqK8RUIngqhrg2wj6GmFlMqGsyF/8o4wXRszAvNDQBN2RQ++&#10;EaYScUbg5BDwz4wjImUFG0ZwU1vAQwGqH2Pm3n/Xfd9zbD90y46apvFOY2fxagnV9hEZQs9k7+Rt&#10;TcO9Ez48CiTqEslpHcMDHdpAW3IYJM5WgL8O3Ud/YhRZOWtpFUruf64FKs7MN0tcu8hPTuLuJOXk&#10;9LwgBd9blu8tdt1cAz1JTovvZBKjfzA7USM0r7S1i5iVTMJKyl1yGXCnXId+RWnvpVoskhvtixPh&#10;zj47GYPHQUfevHSvAt3AsEDkvIfd2ojZB471vhFpYbEOoOtEwP1chyegXUs8Hv4LcZnf68lr//ea&#10;/wYAAP//AwBQSwMEFAAGAAgAAAAhAML+lMPdAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8tO&#10;wzAQRfdI/IM1SGwQdRpKiEImVcXjAyiwYOfGQxJhj6PYbQNfz7Ciy9Ed3XtOvZ69Uwea4hAYYbnI&#10;QBG3wQ7cIby9Pl+XoGIybI0LTAjfFGHdnJ/VprLhyC902KZOSQnHyiD0KY2V1rHtyZu4CCOxZJ9h&#10;8ibJOXXaTuYo5d7pPMsK7c3AstCbkR56ar+2e48Qbjfm6ifl73dPH9bR6NqieCwRLy/mzT2oRHP6&#10;f4Y/fEGHRph2Yc82KocgIglhdVOKgMRlnuWgdgjFKluCbmp9KtD8AgAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAA7GkBtbAgAABQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAML+lMPdAAAACAEAAA8AAAAAAAAAAAAAAAAAtQQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="5440C7E4" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRPr="00054D2D" w:rsidRDefault="009A3C09" w:rsidP="00CA119D">
+                    <w:p w14:paraId="05558C39" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="00054D2D" w:rsidRDefault="00144467" w:rsidP="00144467">
                       <w:pPr>
                         <w:pStyle w:val="Default41"/>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="5440C7E5" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRPr="003526E0" w:rsidRDefault="009A3C09" w:rsidP="00CA119D">
+                    <w:p w14:paraId="3DF117EF" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="003526E0" w:rsidRDefault="00144467" w:rsidP="00144467">
                       <w:pPr>
                         <w:pStyle w:val="Pa1611"/>
                         <w:spacing w:after="160"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003526E0">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t xml:space="preserve">Possible Outcomes </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="5440C7E6" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRPr="003526E0" w:rsidRDefault="009A3C09" w:rsidP="00CA119D">
+                    <w:p w14:paraId="653012A0" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="003526E0" w:rsidRDefault="00144467" w:rsidP="00144467">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003526E0">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>Following on from establishing the facts, seeking advice from Key Agencies and discussion with the Chair and/or BoG to agree a way forward from the options below.</w:t>
+                        <w:t xml:space="preserve">Following on from establishing the facts, seeking advice from Key Agencies and discussion with the Chair and/or </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003526E0">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>BoG to agree a way forward from the options below.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
+                <w10:wrap anchorx="margin"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="001512C0" w:rsidRPr="005E2718">
-        <w:rPr>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="74C744A3" w14:textId="1E6C994E" w:rsidR="00E72792" w:rsidRPr="00144467" w:rsidRDefault="00E72792" w:rsidP="00144467">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00E72792" w:rsidRPr="00144467" w:rsidSect="00552419">
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BA11C40" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidSect="00552419">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49E3FE2C" w14:textId="64C85462" w:rsidR="00E72792" w:rsidRPr="00144467" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00E72792" w:rsidRPr="00144467" w:rsidSect="00552419">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="732C18F1" w14:textId="77777777" w:rsidR="00552419" w:rsidRPr="00552419" w:rsidRDefault="00552419" w:rsidP="00552419">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79CEF54D" w14:textId="7E969BF6" w:rsidR="008E45F6" w:rsidRPr="008E45F6" w:rsidRDefault="008E45F6" w:rsidP="008E45F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="734"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="008E45F6" w:rsidRPr="008E45F6" w:rsidSect="00552419">
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13A58F86" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>APPENDIX 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517FC798" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E18E9BD" w14:textId="008639AD" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005975A7">
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Code of Conduct for Staff and Volunteers in Schools </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CCBB122" w14:textId="77777777" w:rsidR="00E72792" w:rsidRPr="005975A7" w:rsidRDefault="00E72792" w:rsidP="00E72792">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33557F8A" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="560" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>St Teresa’s PS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="720AA99F" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00D474C7" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="400" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>Code of Conduct and Acceptable use of Internet and School’s Computers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E1A2676" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="560" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00960D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for Staff and Volunteers </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C422D58" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00960D1E" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="560" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00960D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>in Schools</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D276D0" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4224EE7E" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DDE24F4" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <mc:AlternateContent>
-[...647 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251720704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61C9E236" wp14:editId="6C8072D6">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251691008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54F6D914" wp14:editId="6AE6A51D">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>2724150</wp:posOffset>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>1535146</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>25400</wp:posOffset>
+              <wp:posOffset>25447</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="666750" cy="742950"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:extent cx="2466975" cy="3292652"/>
+            <wp:effectExtent l="0" t="0" r="0" b="3175"/>
             <wp:wrapNone/>
-            <wp:docPr id="14" name="Picture 14"/>
-            <wp:cNvGraphicFramePr/>
+            <wp:docPr id="660884569" name="Picture 660884569" descr="A logo of a rose and a letter&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Picture 1"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="660884569" name="Picture 660884569" descr="A logo of a rose and a letter&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19" cstate="print">
+                    <a:blip r:embed="rId19">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="666750" cy="742950"/>
+                      <a:ext cx="2466975" cy="3292652"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A4F0204" w14:textId="77777777" w:rsidR="00BC353E" w:rsidRPr="00BC353E" w:rsidRDefault="00BC353E" w:rsidP="00BC353E">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="6E3C5B90" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C9182A0" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...11 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="154CE967" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42A2CD83" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AB30429" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40B3967A" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44A08A48" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DE5BC54" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5176C9FE" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="552FE931" w14:textId="00681947" w:rsidR="00B425B8" w:rsidRPr="00530612" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00530612">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date reviewed: </w:t>
+      </w:r>
+      <w:r w:rsidR="00552419">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A11E76D" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00530612" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00530612">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date Ratified by BOG: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00530612">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BE80649" w14:textId="1EB6C094" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00530612">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Review Date:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F45CF25" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1428BA3A" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Objective, Scope and Principles </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797CF93E" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>This Code of Conduct is designed to give clear guidance on the standards of behaviour all school staff and volunteers are expected to observe. School staff and volunteers are role models and are in a unique position of influence and trust and must adhere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to behaviour that sets a good example to all the pupils/students within the school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A72A5E0" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As a member of a school community, each person has an individual responsibility to maintain their reputation and the reputation of the school, whether inside or outside working hours. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B526103" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>This Code of Conduct applies to all staff and volunteers of the school.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>This Code of Conduct does not form part of any employees’ contract of employment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12607361" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Setting an Example </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19370810" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.1 All staff and volunteers who work in schools set examples of behaviour and conduct which can be copied by pupils/students. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3D0DA6" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2 All staff and volunteers must, therefore, demonstrate high standards of conduct in order to encourage our pupils/students to do the same. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14419038" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.3 All staff and volunteers must also avoid putting themselves at risk of allegations of abusive or unprofessional conduct. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32467203" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.4 This Code helps all staff and volunteers to understand what behaviour is and is not acceptable and regard should also be given to the disciplinary rules set out by the employing authority. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5390A35F" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00960D1E" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.5 All staff and volunteers are expected to familiarise themselves and comply with all school policies and procedures. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ED85BE2" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Safeguarding Pupils/Students </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D49EE46" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00960D1E" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.1 All staff and volunteers have a duty to safeguard pupils/students from physical abuse, sexual abuse, emotional abuse, neglect and exploitation. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1846F954" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2 The duty to safeguard pupils/students includes the duty to report concerns about a pupil/student or colleague to a member of the school’s Safeguarding team (Designated Teacher (DT)/Deputy Designated Teacher (DDT) for Child Protection or the Principal). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D7D5C4" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.3 The school’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> DT is: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mrs Teresa Mulholland</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7430C0A1" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>and the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> DDT is:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> Miss Jennifer Lyttle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D5AC738" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.4 All staff and volunteers are provided with personal copies of the school’s Child Protection Policy and Complaints Policy and must be familiar with these documents and other relevant school policies e.g. E-Safety and Acceptable Use Policy. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E996404" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.5 All staff and volunteers should treat children with respect and dignity. They must not demean or undermine pupils, their parents, carers or colleagues. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9EE1E5" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.6 All staff and volunteers should not demonstrate behaviours that may be perceived as sarcasm, making jokes at the expense of students, embarrassing or humiliating students, discriminating against or favouring students. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="234CCC29" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.7 All staff and volunteers must take reasonable care of pupils/students under their supervision with the aim of ensuring their safety and welfare. Staff should also complete risk assessments where appropriate in accordance with school policies. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5440FCB0" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Relationships with Students </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C2AC3D4" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1 All staff and volunteers must declare any relationships that they may have with pupils/students outside of school; this may include mutual membership of social groups, tutoring, or family connections. Staff and volunteers should not assume that the school are aware of any such connections. A declaration form may be found in Appendix 1 of this document. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA77853" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.2 Relationships with students must be professional at all times, sexual relationships with students are not permitted and may lead to an abuse of trust and criminal conviction. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06BFFFF7" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ECB6B4B" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Pupil/Student Development </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CDFD771" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.1 All staff and volunteers must comply with school policies and procedures that support the well-being and development of pupils/students. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2258D08F" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00960D1E" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="MS Mincho" w:hAnsi="Comic Sans MS" w:cs="MS Mincho"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2 All staff and volunteers must co-operate and collaborate with colleagues and with external agencies where necessary to support the development of pupils/ students. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4445D4DE" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Honesty and Integrity </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46041719" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.1 All staff and volunteers must maintain high standards of honesty and integrity in their work. This includes the handling and claiming of money and the use of school property and facilities. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F6FABE" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.2 Gifts from suppliers or associates of the school must be declared to the Principal with the exception of “one off” token gifts from students or parents. Personal gifts from individual members of staff or volunteers to students are inappropriate and could be misinterpreted and may lead to disciplinary action. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EFE0AA4" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Conduct Outside of Work </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42EAF139" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.1 All staff and volunteers must not engage in conduct outside work which could seriously damage the reputation and standing of the school or the staff/ volunteers own reputation or the reputation of other members of the school community. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A34E1A9" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.2 In particular, criminal offences that involve violence, possession or use of illegal drugs or sexual misconduct are to be regarded as unacceptable. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69C1F4F2" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00960D1E" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>6.3 Staff may undertake work outside school, either paid or voluntary, provided that it does not con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">flict </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>with the interests of the school. It should not contravene</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the working time regulations or affect an individual’s work performance in the school. Staff should seek advice from the Principal when considering work outside the school. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50DEDEF9" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. E-Safety and Internet Use </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="111CE85A" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="MS Mincho" w:hAnsi="Comic Sans MS" w:cs="MS Mincho"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>7.1 Staff must exercise caution when using information technology and be aware of the risks to themselves and others. Regard should be given to the schools’ E-Safety and ICT Acceptable Use Policy at all times both inside and outside of work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0A7BC5" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>7.2 Staff and volunteers must not engage in inappropriate use of social network sites which may bring themselves, the school, school community or employer into disrepute. Staff and volunteers should ensure that they adopt suitably high security settings on any personal pro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les they may have. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="363AFB73" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>7.3 Staff should exercise caution in their use of all social media or any other</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>web based presence that they may have, including written content, videos or photographs, and views expressed either directly or by ‘liking’ certain pages or posts established by others. This may also include the use of dating websites where staff could encounter students either with their own pro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">le or acting covertly. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FCD3E2D" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.4 Contact with students must be via school authorised mechanisms. At no time should personal telephone numbers, email addresses or communication routes via personal accounts on social media platforms be used to communicate with students. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If contacted by a student by an inappropriate route, staff should report the contact to the Principal immediately. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD6FE31" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00960D1E" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.5 Photographs/stills or video footage of students should only be taken using school equipment for purposes authorised by the school. Any such use should always be transparent and only occur where parental consent has been given. The resultant </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>profi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>les from such recording or taking of photographs must be retained and destroyed in accordance with the schools Records Manageme</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nt Policy and Disposal schedule</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E28056" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Confidentiality </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D62113F" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>8.1 Members of staff and vo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>lunteers may have access to confi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dential information about students in order to undertake their everyday responsibilities. In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>some circumstances staff may be given additional highly sensitive or private informa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>tion. They should never use confi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dential or personal information about a student or his family for their own, or others’ advantage. Information must never be used to intimidate, humiliate, or embarrass the student. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="163C8BF6" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.2 Confidential information about students should never be used casually in conversation or shared with any person other than on a need to know basis. In circumstances where the student’s identity does not need to be disclosed the information should be used anonymously. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD20953" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33BC8E65" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>8.3 There are some circumstances in which a member of staff may be expected</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to share information about a student, for example when abuse is alleged or suspected. In such cases, individuals have a duty to pass information on without delay, but only to those with designated child protection responsibilities. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63AF78FA" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.4 If a member of staff is in any doubt about whether to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>share information or keep it confi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dential he or she should seek guidance from a senior member of staff. Any media or legal enquiries should be passed to senior leadership. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DC1092D" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>8.5 Adults need to be aware that although it is important to listen to and support stud</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ents, they must not promise confi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dentiality or request students to do the same under any circumstances. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5189F4F0" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.6 Additionally concerns and allegations about adults should be treated </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>as confi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dential and passed to a senior leader without delay. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3486831D" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Dress and Appearance </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2760C6E7" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.1 All staff and volunteers must dress in a manner that is appropriate to a professional role and promoting a professional image. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BB5DD1" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.2 Staff and volunteers should dress in a manner that is not offensive, revealing or sexually provocative. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0AE2DC" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.3 Staff and volunteers should dress in a manner that is absent from political or other contentious slogans. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45ADD3C9" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Disciplinary Action </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A292E6" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff and volunteers should be aware that a failure to comply with this Code of Conduct could result in disciplinary action including but not limited to dismissal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FEA42F7" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. Compliance </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6917ED85" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>All staff and volunteers must complete the form</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Appendix </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2 to confirm they have read, understood and agreed to comply with the code of conduct</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Acceptable Use Policy. The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> form should then be signed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and returned to the principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560007D1" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A38CA78" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00960D1E" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Appendix 1 Relationships with Students Outside of Work Declaration </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FBC4CDD" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05DD8A03" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is recognised that there may be circumstances whereby staff and volunteers of the school are known to students outside of work. Examples include membership of sports clubs, family connections, or private tutoring. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0452C2" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff must declare any relationship outside of school that they may have with students. </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3005"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3006"/>
+        <w:gridCol w:w="2688"/>
+        <w:gridCol w:w="3118"/>
+        <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC353E" w:rsidRPr="005E2718" w14:paraId="5440C735" w14:textId="77777777" w:rsidTr="009170C6">
+      <w:tr w:rsidR="00B425B8" w:rsidRPr="00396CE9" w14:paraId="24184E43" w14:textId="77777777" w:rsidTr="00BF1568">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2688" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="15A3B5"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="15A3B4"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="15A3B5"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="15A3B4"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="8CC8D4"/>
+            <w:tcMar>
+              <w:top w:w="20" w:type="nil"/>
+              <w:left w:w="20" w:type="nil"/>
+              <w:bottom w:w="20" w:type="nil"/>
+              <w:right w:w="20" w:type="nil"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58B3EA29" w14:textId="77777777" w:rsidR="00BC353E" w:rsidRPr="005E2718" w:rsidRDefault="00BC353E" w:rsidP="00CA119D">
+          <w:p w14:paraId="03E7A2C3" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="240" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E2718">
+            <w:r w:rsidRPr="00396CE9">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Name of Pupil: </w:t>
+              <w:t xml:space="preserve">Employee Name </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="15A3B5"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="15A3B4"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="15A3B5"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="15A3B4"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="8CC8D4"/>
+            <w:tcMar>
+              <w:top w:w="20" w:type="nil"/>
+              <w:left w:w="20" w:type="nil"/>
+              <w:bottom w:w="20" w:type="nil"/>
+              <w:right w:w="20" w:type="nil"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="446CE52E" w14:textId="00A16084" w:rsidR="00BC353E" w:rsidRPr="005E2718" w:rsidRDefault="00BC353E" w:rsidP="00CA119D">
+          <w:p w14:paraId="685BD4D9" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="240" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00396CE9">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Year Group</w:t>
+              <w:t xml:space="preserve">Student Name </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3006" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="15A3B5"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="15A3B4"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="15A3B5"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="15A3B4"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="8CC8D4"/>
+            <w:tcMar>
+              <w:top w:w="20" w:type="nil"/>
+              <w:left w:w="20" w:type="nil"/>
+              <w:bottom w:w="20" w:type="nil"/>
+              <w:right w:w="20" w:type="nil"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5440C734" w14:textId="08F468A2" w:rsidR="00BC353E" w:rsidRPr="005E2718" w:rsidRDefault="00BC353E" w:rsidP="00CA119D">
+          <w:p w14:paraId="26018A03" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="240" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00396CE9">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Date/Time of disclosure</w:t>
+              <w:t xml:space="preserve">Relationship </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC353E" w:rsidRPr="005E2718" w14:paraId="5440C738" w14:textId="77777777" w:rsidTr="00C87663">
+      <w:tr w:rsidR="00B425B8" w:rsidRPr="00396CE9" w14:paraId="36A5FA25" w14:textId="77777777" w:rsidTr="00BF1568">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2688" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="15A3B5"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="15A3B4"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="15A3B5"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="15A3B4"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="20" w:type="nil"/>
+              <w:left w:w="20" w:type="nil"/>
+              <w:bottom w:w="20" w:type="nil"/>
+              <w:right w:w="20" w:type="nil"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C000EB4" w14:textId="77777777" w:rsidR="00BC353E" w:rsidRDefault="00BC353E" w:rsidP="00BC353E">
+          <w:p w14:paraId="537F2A85" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="280" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="022674E6" w14:textId="1AA16082" w:rsidR="00BC353E" w:rsidRPr="005E2718" w:rsidRDefault="00BC353E" w:rsidP="00BC353E">
+          <w:p w14:paraId="508F0369" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="280" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1982BDD8" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="280" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="15A3B5"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="15A3B4"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="15A3B5"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="15A3B4"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="20" w:type="nil"/>
+              <w:left w:w="20" w:type="nil"/>
+              <w:bottom w:w="20" w:type="nil"/>
+              <w:right w:w="20" w:type="nil"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="185F49DD" w14:textId="77777777" w:rsidR="00BC353E" w:rsidRPr="005E2718" w:rsidRDefault="00BC353E" w:rsidP="00BC353E">
+          <w:p w14:paraId="47B9D41F" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="280" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3006" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="15A3B5"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="15A3B4"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="15A3B5"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="15A3B4"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="20" w:type="nil"/>
+              <w:left w:w="20" w:type="nil"/>
+              <w:bottom w:w="20" w:type="nil"/>
+              <w:right w:w="20" w:type="nil"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5440C737" w14:textId="16381FBE" w:rsidR="00BC353E" w:rsidRPr="005E2718" w:rsidRDefault="00BC353E" w:rsidP="00BC353E">
+          <w:p w14:paraId="3F0B7C22" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="280" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00224E91" w:rsidRPr="005E2718" w14:paraId="5440C740" w14:textId="77777777" w:rsidTr="00BC353E">
+      <w:tr w:rsidR="00B425B8" w:rsidRPr="00396CE9" w14:paraId="2B30AC94" w14:textId="77777777" w:rsidTr="00BF1568">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9016" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2688" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="15A3B5"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="15A3B4"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="15A3B5"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="15A3B4"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="20" w:type="nil"/>
+              <w:left w:w="20" w:type="nil"/>
+              <w:bottom w:w="20" w:type="nil"/>
+              <w:right w:w="20" w:type="nil"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5440C73C" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00224E91" w:rsidP="00CA119D">
+          <w:p w14:paraId="187A3675" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="280" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5440C73E" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00224E91" w:rsidP="00CA119D">
+          <w:p w14:paraId="2387F841" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
             <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="280" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5440C73F" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00224E91" w:rsidP="00CA119D">
+          <w:p w14:paraId="324B8F9C" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
             <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="280" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...8 lines deleted...]
-          <w:p w14:paraId="5440C741" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00224E91" w:rsidP="00CA119D">
+          <w:p w14:paraId="17D11DC7" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="280" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...426 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4508" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="15A3B5"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="15A3B4"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="15A3B5"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="15A3B4"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="20" w:type="nil"/>
+              <w:left w:w="20" w:type="nil"/>
+              <w:bottom w:w="20" w:type="nil"/>
+              <w:right w:w="20" w:type="nil"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5440C768" w14:textId="77777777" w:rsidR="00BC353E" w:rsidRPr="005E2718" w:rsidRDefault="00BC353E" w:rsidP="00CA119D">
+          <w:p w14:paraId="4C70276B" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
             <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="280" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="00224E91" w:rsidRPr="005E2718" w14:paraId="5440C772" w14:textId="77777777" w:rsidTr="00BC353E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9016" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="15A3B5"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="15A3B4"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="15A3B5"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="15A3B4"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="20" w:type="nil"/>
+              <w:left w:w="20" w:type="nil"/>
+              <w:bottom w:w="20" w:type="nil"/>
+              <w:right w:w="20" w:type="nil"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5440C76A" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00224E91" w:rsidP="00CA119D">
+          <w:p w14:paraId="05A522B2" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00BF1568">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="280" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...83 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5440C773" w14:textId="77777777" w:rsidR="00224E91" w:rsidRPr="005E2718" w:rsidRDefault="00224E91" w:rsidP="001A6202">
-[...105 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:p w14:paraId="05598029" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I can confirm that I am fully aware of the code of conduct relating to contact out of school with students in line with this policy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="559668EE" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If I am tutoring a student outside of school, I am aware that the following must be adhered to: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0644499B" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="293" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I do not, at any point, teach the child in question as part of my daily timetable - this is a stipulation of such tutoring. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04C87C4E" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="293" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I emphasise to parents that this is done completely independently of the school. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A556A45" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="293" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No monies come through the school at any point, informally (eg via the child) or formally. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59DA99CE" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="293" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No private tutoring is to take place on the school premises. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="324B4B47" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I confirm that if these circumstances change at any time I will complete a new form to ensure the school are aware of any relationships. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D93BBA9" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77930634" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00396CE9" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signed ___________________________ Date ________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E61E17D" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Once completed, signed and dated, please return this form to the Principal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C146820" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00CE07F8" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Appendix </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2 Acceptable Use</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE07F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the Internet and School Computers Agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE07F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>For Staff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65EB8D28" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1893295A" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00CE07F8" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE07F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The computer system is owned by the school and is made available to staff to enhance their professional activities including teaching, research, administration and management.  The school’s Acce</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ptable Use p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE07F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>olicy has been drawn up to protect all parties – the pupils, the staff and the school.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60A611CC" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00CE07F8" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E05B079" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00CE07F8" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE07F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The school reserves the right to examine or delete any files that may be held on its computer system or to monitor any Internet sites visited.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B500B58" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00CE07F8" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68CFEC55" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00FB7796" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="293" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB7796">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>All Internet activity should be appropriate to staff professional activity or the pupils’ education</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BAA7005" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00FB7796" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="293" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB7796">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Access should only be made via the authorised account and password, which should not be made available to any other person</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24981BF4" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00FB7796" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="293" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB7796">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Activity that threatens the integrity of the school ICT systems, or activity that attacks or corrupts other systems, is forbidden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A751297" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00FB7796" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="293" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB7796">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Users are responsible for all e-mails sent and for contacts made that may result in e-mails being received</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78571879" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00FB7796" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="293" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB7796">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Use of school computer for personal activities such as online purchasing of goods, financial gain, gambling, political purposes or advertising is strictly forbidden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4052D045" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00FB7796" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="293" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB7796">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Copyright of materials must be respected</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440CB9B6" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00FB7796" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="293" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB7796">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Posting anonymous messages and forwarding chain letters is forbidden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="373D625F" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00CE07F8" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="293" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB7796">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The same professional levels of language and content should be applied to emails as for letters or other media</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F39587" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00FB7796" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="220"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="293" w:line="340" w:lineRule="atLeast"/>
+        <w:ind w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB7796">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Use of the network to access inappropriate materials such as pornographic, racist or offensive material is forbidden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43BC2CAA" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="400" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="250A60AF" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="400" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A2BD4C5" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="400" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00960D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t>Code of Conduct</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t>- Staff and Volunteers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8E5014" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="400" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="25D18AB0" wp14:editId="2D592879">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>center</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>103135</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1196372" cy="1596789"/>
+            <wp:effectExtent l="0" t="0" r="3810" b="3810"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1355802219" name="Picture 1355802219" descr="A logo of a rose and a letter&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1355802219" name="Picture 1355802219" descr="A logo of a rose and a letter&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId19">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1196372" cy="1596789"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A2BFD1" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="400" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02A5A9BE" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00960D1E" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="400" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="286D9852" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="400" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00960D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>Confirmation of Compliance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F794169" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00D474C7" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="400" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>Code of Conduct and Acceptable use of Internet and School’s Computers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39CF056E" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00D474C7" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D474C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">I hereby confirm that I have read, understood and agree to comply with the school’s Code of Conduct and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">the school’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D474C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Acceptable Use of the Internet and School Computers</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56100DD9" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho"/>
+        </w:rPr>
+        <w:t>: ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F02336" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57839F3D" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Position/Post Held</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho"/>
+        </w:rPr>
+        <w:t>____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F80D215" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C085130" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="MS Mincho" w:hAnsi="Comic Sans MS" w:cs="MS Mincho"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Signed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="MS Mincho" w:hAnsi="Comic Sans MS" w:cs="MS Mincho"/>
+        </w:rPr>
+        <w:t>_____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="261F6519" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00960D1E" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="MS Mincho" w:hAnsi="Comic Sans MS" w:cs="MS Mincho"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D762E93" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Date:   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E5839C" w14:textId="77777777" w:rsidR="00B425B8" w:rsidRPr="00960D1E" w:rsidRDefault="00B425B8" w:rsidP="00B425B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="340" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once completed, signed and dated, please return this form to the Headteacher. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396C01C2" w14:textId="753FFF56" w:rsidR="00B50AEF" w:rsidRPr="005975A7" w:rsidRDefault="00B50AEF" w:rsidP="00CE706C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11C6C5AD" w14:textId="77777777" w:rsidR="00144467" w:rsidRPr="005975A7" w:rsidRDefault="00144467">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="SassoonPrimaryInfant" w:hAnsi="SassoonPrimaryInfant"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00144467" w:rsidRPr="005975A7" w:rsidSect="00552419">
+      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="567" w:right="1440" w:bottom="567" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:space="2"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C40A875" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRDefault="009A3C09" w:rsidP="00224E91">
+    <w:p w14:paraId="3C126319" w14:textId="77777777" w:rsidR="000E30C1" w:rsidRDefault="000E30C1" w:rsidP="000E30C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68E635E0" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRDefault="009A3C09" w:rsidP="00224E91">
+    <w:p w14:paraId="4F918C68" w14:textId="77777777" w:rsidR="000E30C1" w:rsidRDefault="000E30C1" w:rsidP="000E30C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Comic Sans MS">
+    <w:panose1 w:val="030F0702030302020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="script"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Century Schoolbook">
+    <w:panose1 w:val="02040604050505020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Museo Sans 300">
+    <w:altName w:val="Museo Sans 300"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="SassoonPrimaryInfant">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000083" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000009" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Bradley Hand ITC">
+    <w:panose1 w:val="03070402050302030203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="script"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ArialMT">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="+mn-ea">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Century Gothic">
+    <w:panose1 w:val="020B0502020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="inherit">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Times">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5440C7C2" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRDefault="009A3C09" w:rsidP="00CA1701">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="747DF7E5" w14:textId="77777777" w:rsidR="00144467" w:rsidRDefault="00144467" w:rsidP="00CA1701">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5440C7C3" w14:textId="41F95B8E" w:rsidR="009A3C09" w:rsidRDefault="009A3C09" w:rsidP="00B6333D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40C24E5F" w14:textId="77777777" w:rsidR="00144467" w:rsidRDefault="00144467" w:rsidP="00144467">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5CF9029F" w14:textId="77777777" w:rsidR="00CE706C" w:rsidRDefault="00CE706C">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:framePr w:wrap="auto" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="57E6820D" w14:textId="77777777" w:rsidR="00CE706C" w:rsidRDefault="00CE706C">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2811B83A" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRDefault="009A3C09" w:rsidP="00224E91">
+    <w:p w14:paraId="701CF764" w14:textId="77777777" w:rsidR="000E30C1" w:rsidRDefault="000E30C1" w:rsidP="000E30C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74F030F4" w14:textId="77777777" w:rsidR="009A3C09" w:rsidRDefault="009A3C09" w:rsidP="00224E91">
+    <w:p w14:paraId="1364A584" w14:textId="77777777" w:rsidR="000E30C1" w:rsidRDefault="000E30C1" w:rsidP="000E30C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="5440C7C4" w14:textId="6AB2B25B" w:rsidR="009A3C09" w:rsidRDefault="009A3C09">
+    <w:p w14:paraId="024C2C4A" w14:textId="77777777" w:rsidR="00E72792" w:rsidRDefault="00E72792" w:rsidP="00E72792">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
-      <w:r>
-[...20 lines deleted...]
-      </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09912730"/>
+    <w:nsid w:val="0000000B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="23EA3768"/>
-[...15 lines deleted...]
-      <w:lvlText w:val="o"/>
+    <w:tmpl w:val="0000000B"/>
+    <w:lvl w:ilvl="0" w:tplc="000003E9">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...85 lines deleted...]
-      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A8075EB"/>
+    <w:nsid w:val="05E83311"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FA228F80"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="8154FCF8"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%2."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06B32346"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B6C086BA"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09C501DD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5A44556A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1740" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2220" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B4D30AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E95298B4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19935,54 +35892,54 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DA40CA4"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1021662E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="51EA0604"/>
+    <w:tmpl w:val="47865712"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
@@ -20048,799 +36005,523 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...139 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12696AAD"/>
-    <w:multiLevelType w:val="hybridMultilevel"/>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0809000F">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EBDC1E54"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:b w:val="0"/>
-[...21 lines deleted...]
-      <w:start w:val="1"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="780" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
-[...133 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18F076DD"/>
+    <w:nsid w:val="129334A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A17EEBE4"/>
+    <w:tmpl w:val="7CF65AE0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F7169F6"/>
+    <w:nsid w:val="15005AB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C17C4C4C"/>
+    <w:tmpl w:val="901C2360"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="A3E4E366" w:tentative="1">
-[...7 lines deleted...]
-        </w:tabs>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21656659"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="158C5965"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7A9C17AA"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="744" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="2" w:tentative="1">
+        <w:ind w:left="1464" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2184" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2904" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3624" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4344" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5064" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5784" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="6504" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...63 lines deleted...]
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="220257C3"/>
+    <w:nsid w:val="1B4974A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="15BC4C78"/>
+    <w:tmpl w:val="1B6AF4B8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
@@ -20907,163 +36588,844 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A5B22D3"/>
+    <w:nsid w:val="1B553060"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="60F28224"/>
+    <w:tmpl w:val="108E71C8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BFC51B2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B1EE91FE"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E5C5DB5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="82628D06"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="744" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1464" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2184" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2904" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3624" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4344" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5064" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5784" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6504" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27BE6743"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9FD88E64"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A485223"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C48E36EE"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B21567A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BD8AE47A"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="744" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1464" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2184" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2904" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3624" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4344" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5064" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5784" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6504" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C44557D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EC9A5772"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E053509"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9ED28380"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21132,60 +37494,399 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="339D4690"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F56206C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="95DC9810"/>
+    <w:tmpl w:val="12A6CB7A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="744" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1464" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2184" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2904" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3624" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4344" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5064" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5784" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6504" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F7973A7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="37541372"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="744" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1464" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2184" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2904" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3624" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4344" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5064" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5784" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6504" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F883C69"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0A1074CC"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="744" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1464" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2184" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2904" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3624" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4344" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5064" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5784" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6504" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37D5386E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0346D4F2"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
@@ -21245,54 +37946,184 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CD564D2"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C182439"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="89FADDF6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="780" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="461A0665"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4F66909C"/>
+    <w:tmpl w:val="26BAFBE6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
@@ -21358,54 +38189,54 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4169187A"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47990288"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="53E03E1A"/>
+    <w:tmpl w:val="A134E860"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
@@ -21471,54 +38302,393 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48635164"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6382FF28"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="744" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1464" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2184" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2904" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3624" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4344" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5064" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5784" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6504" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D910AF5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F3545F76"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DB155A3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="333AC4FC"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="512946C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C388E3B4"/>
+    <w:tmpl w:val="B8146B48"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -21611,1136 +38781,178 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51B844CC"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52375257"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FDDC822A"/>
+    <w:tmpl w:val="4918ACBA"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59C23A90"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="580D26EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B19AE618"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="C0B2E00A"/>
+    <w:lvl w:ilvl="0" w:tplc="08090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...958 lines deleted...]
-      </w:pPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -22771,256 +38983,1297 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A494449"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58B26A30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4FE806BA"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="EFF2C008"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%2."/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5984608C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="571C1DA8"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5ADF6B06"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B128B920"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B6B57AB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C0644594"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="795" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1515" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2955" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4395" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5115" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5835" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6555" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D097EFF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8FDEA9CE"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="744" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1464" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2184" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2904" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3624" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4344" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5064" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5784" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6504" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DD15BFD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7B5CE440"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="744" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1464" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2184" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2904" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3624" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4344" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5064" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5784" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6504" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64277D8E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="061EE4E0"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="744" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1464" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2184" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2904" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3624" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4344" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5064" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5784" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6504" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67CE111A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="80909556"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69343B19"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F724E7CE"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AC563E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3CA849C2"/>
     <w:lvl w:ilvl="0" w:tplc="83E8D5EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="1140" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4740" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5460" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6180" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6900" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BC376D7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BE520102"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="796" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1516" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2236" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2956" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3676" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4396" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5116" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5836" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C9D07FE"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DAB1410"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B852C5D2"/>
+    <w:tmpl w:val="A170F49C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
@@ -23086,60 +40339,173 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CBC3BCF"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DD0154B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="71683F6A"/>
+    <w:tmpl w:val="31D2B034"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="744" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1464" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2184" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2904" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3624" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4344" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5064" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5784" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6504" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F2E17DB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DB66772C"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
@@ -23199,922 +40565,1357 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7704211D"/>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F875AD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1F9ACBD0"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="1F16F2C4"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="744" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1464" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2184" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2904" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3624" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4344" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5064" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5784" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6504" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75D00EB5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B37C263E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="744" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1464" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2184" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2904" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3624" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4344" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5064" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5784" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6504" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76003F69"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DC3A34FA"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79701C42"/>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77845FAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A9F0EA48"/>
+    <w:tmpl w:val="03ECBF1C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="744" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1464" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2184" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2904" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3624" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4344" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5064" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5784" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6504" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A474F95"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B592102A"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A7C37CB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2AEADB50"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="744" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1464" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2184" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2904" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3624" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4344" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5064" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5784" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6504" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BBF1F1C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="79682F10"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BF66CD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8E4EC5A8"/>
+    <w:tmpl w:val="934AF074"/>
+    <w:lvl w:ilvl="0" w:tplc="4484CDF0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="0070C0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C022395"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B2ACFBAA"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="862204677">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="983117011">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="440145018">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="716855309">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="987787929">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1866482712">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1311978631">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="367339861">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="367680489">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="798035965">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1368096306">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="601186869">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="832140276">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="768239283">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="2022127499">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="2106489503">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="407460885">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="743063151">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1608468294">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1464421844">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="308747247">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1919703646">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="129247297">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="82846120">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="727730518">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="819079059">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="37173023">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1865748003">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="172645751">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="616759609">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1196700071">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1477410419">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="82993019">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="634137971">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1683236032">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="317732515">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="37" w16cid:durableId="1215659617">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="56249216">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="145125858">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="755636315">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="2014526905">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="327557269">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1374186157">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="2087456679">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="739517564">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="41903119">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1771045346">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="349530725">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="162865766">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="880635109">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="1683313874">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="1528134358">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="3">
-[...89 lines deleted...]
-  <w:num w:numId="33">
+  <w:num w:numId="53" w16cid:durableId="1199900429">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="34">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="54" w16cid:durableId="309673686">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="19"/>
+  <w:num w:numId="55" w16cid:durableId="1742630436">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="51"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...4 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="200"/>
   <w:defaultTabStop w:val="720"/>
-  <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C23024"/>
-[...391 lines deleted...]
-    <w:rsid w:val="00FF36BB"/>
+    <w:rsidRoot w:val="005A65A2"/>
+    <w:rsid w:val="000E30C1"/>
+    <w:rsid w:val="000F041F"/>
+    <w:rsid w:val="00144467"/>
+    <w:rsid w:val="001E6E70"/>
+    <w:rsid w:val="001F29A2"/>
+    <w:rsid w:val="002941BA"/>
+    <w:rsid w:val="00294F14"/>
+    <w:rsid w:val="002A5F4E"/>
+    <w:rsid w:val="002B52DA"/>
+    <w:rsid w:val="002C779E"/>
+    <w:rsid w:val="002E74E1"/>
+    <w:rsid w:val="002F09FE"/>
+    <w:rsid w:val="003078E8"/>
+    <w:rsid w:val="00315E4C"/>
+    <w:rsid w:val="00353314"/>
+    <w:rsid w:val="0038403C"/>
+    <w:rsid w:val="003A74E8"/>
+    <w:rsid w:val="00415E20"/>
+    <w:rsid w:val="00440983"/>
+    <w:rsid w:val="00461AC2"/>
+    <w:rsid w:val="004B19C7"/>
+    <w:rsid w:val="004D3F43"/>
+    <w:rsid w:val="004D6565"/>
+    <w:rsid w:val="00552419"/>
+    <w:rsid w:val="005975A7"/>
+    <w:rsid w:val="005A65A2"/>
+    <w:rsid w:val="00607CAD"/>
+    <w:rsid w:val="00633AD0"/>
+    <w:rsid w:val="00681C68"/>
+    <w:rsid w:val="006C457A"/>
+    <w:rsid w:val="007079A8"/>
+    <w:rsid w:val="007772B1"/>
+    <w:rsid w:val="007D3FBB"/>
+    <w:rsid w:val="008028DE"/>
+    <w:rsid w:val="00894759"/>
+    <w:rsid w:val="008D0817"/>
+    <w:rsid w:val="008E45F6"/>
+    <w:rsid w:val="009C7C38"/>
+    <w:rsid w:val="00A97083"/>
+    <w:rsid w:val="00AA6717"/>
+    <w:rsid w:val="00AB6CB0"/>
+    <w:rsid w:val="00B16858"/>
+    <w:rsid w:val="00B345F4"/>
+    <w:rsid w:val="00B425B8"/>
+    <w:rsid w:val="00B50AEF"/>
+    <w:rsid w:val="00B607AA"/>
+    <w:rsid w:val="00C403DB"/>
+    <w:rsid w:val="00C63AF1"/>
+    <w:rsid w:val="00C93640"/>
+    <w:rsid w:val="00CE706C"/>
+    <w:rsid w:val="00D22133"/>
+    <w:rsid w:val="00D250B6"/>
+    <w:rsid w:val="00DB6021"/>
+    <w:rsid w:val="00E4131D"/>
+    <w:rsid w:val="00E72792"/>
+    <w:rsid w:val="00EB6C79"/>
+    <w:rsid w:val="00EC0D0A"/>
+    <w:rsid w:val="00EC121B"/>
+    <w:rsid w:val="00EC2856"/>
+    <w:rsid w:val="00ED0A55"/>
+    <w:rsid w:val="00EF2D61"/>
+    <w:rsid w:val="00F06783"/>
+    <w:rsid w:val="00F45996"/>
+    <w:rsid w:val="00FB022A"/>
+    <w:rsid w:val="00FB0BA7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5440C566"/>
-  <w15:docId w15:val="{0235A2C0-0447-47E8-89D4-CB2DF00D859D}"/>
+  <w14:docId w14:val="168C2976"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{286E30D6-8B78-43AA-AD85-D69D0B3BBA4B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -24128,51 +41929,51 @@
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
@@ -24467,818 +42268,1113 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="005A65A2"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00CB6DD3"/>
+    <w:rsid w:val="00CE706C"/>
     <w:pPr>
       <w:keepNext/>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
+      <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C95F3D"/>
+    <w:rsid w:val="00E72792"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE706C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00B15BC6"/>
+    <w:rsid w:val="00E72792"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:rsid w:val="000E30C1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="7740"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="96"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:rsid w:val="000E30C1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="96"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000E30C1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000E30C1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000E30C1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000E30C1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000E30C1"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000E30C1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Schoolbook" w:eastAsia="Times New Roman" w:hAnsi="Century Schoolbook" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000E30C1"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="List Paragraph11,OBC Bullet,Bullet List,FooterText,Bullet,Bullet 1,List Paragraph12,Bullet Style,Normal numbered,List Paragraph2,F5 List Paragraph,List Paragraph1,Dot pt,No Spacing1,List Paragraph Char Char Char,Indicator Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E30C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="008D0817"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00440983"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:rsid w:val="00CE706C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CE706C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00CE706C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa2">
+    <w:name w:val="Pa2"/>
+    <w:basedOn w:val="Default"/>
+    <w:next w:val="Default"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007D3FBB"/>
+    <w:pPr>
+      <w:spacing w:line="221" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cstheme="minorBidi"/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="A4">
+    <w:name w:val="A4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007D3FBB"/>
+    <w:rPr>
+      <w:rFonts w:cs="Museo Sans 300"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E72792"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:rsid w:val="00E72792"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00C12CE7"/>
+    <w:rsid w:val="00E72792"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
-    <w:rsid w:val="00C12CE7"/>
+    <w:rsid w:val="00E72792"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00133F6D"/>
+    <w:rsid w:val="00E72792"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...11 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:aliases w:val="List Paragraph11 Char,OBC Bullet Char,Bullet List Char,FooterText Char,Bullet Char,Bullet 1 Char,List Paragraph12 Char,Bullet Style Char,Normal numbered Char,List Paragraph2 Char,F5 List Paragraph Char,List Paragraph1 Char"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:locked/>
-    <w:rsid w:val="00223080"/>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00E72792"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:bCs/>
-[...1 lines deleted...]
-      <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...41 lines deleted...]
-      <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa7">
     <w:name w:val="Pa7"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CB6DD3"/>
+    <w:rsid w:val="00E72792"/>
     <w:pPr>
       <w:spacing w:line="221" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="auto"/>
+      <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa16">
     <w:name w:val="Pa16"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CB6DD3"/>
+    <w:rsid w:val="00E72792"/>
     <w:pPr>
       <w:spacing w:line="201" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="auto"/>
+      <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa27">
     <w:name w:val="Pa27"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CB6DD3"/>
+    <w:rsid w:val="00E72792"/>
     <w:pPr>
       <w:spacing w:line="201" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="auto"/>
+      <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa10">
     <w:name w:val="Pa10"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CB6DD3"/>
+    <w:rsid w:val="00E72792"/>
     <w:pPr>
       <w:spacing w:line="221" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="auto"/>
+      <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa14">
     <w:name w:val="Pa14"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CB6DD3"/>
+    <w:rsid w:val="00E72792"/>
     <w:pPr>
       <w:spacing w:line="261" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="auto"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa18">
     <w:name w:val="Pa18"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AC5AE5"/>
+    <w:rsid w:val="00E72792"/>
     <w:pPr>
       <w:spacing w:line="201" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="auto"/>
+      <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="A11">
     <w:name w:val="A11"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AC5AE5"/>
+    <w:rsid w:val="00E72792"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...9 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa8">
     <w:name w:val="Pa8"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005C232C"/>
+    <w:rsid w:val="00E72792"/>
     <w:pPr>
       <w:spacing w:line="201" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="auto"/>
-      <w:lang w:eastAsia="en-US"/>
-[...10 lines deleted...]
-      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="A3">
     <w:name w:val="A3"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B225AD"/>
+    <w:rsid w:val="00E72792"/>
     <w:rPr>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...81 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default1">
     <w:name w:val="Default1"/>
-    <w:rsid w:val="00C95F3D"/>
+    <w:rsid w:val="00E72792"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa181">
     <w:name w:val="Pa181"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C95F3D"/>
+    <w:rsid w:val="00E72792"/>
     <w:pPr>
       <w:spacing w:line="201" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="auto"/>
-      <w:lang w:eastAsia="en-US"/>
-[...12 lines deleted...]
-      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default2">
     <w:name w:val="Default2"/>
-    <w:rsid w:val="003526E0"/>
+    <w:rsid w:val="00E72792"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa182">
     <w:name w:val="Pa182"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003526E0"/>
+    <w:rsid w:val="00E72792"/>
     <w:pPr>
       <w:spacing w:line="201" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="auto"/>
-      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default3">
     <w:name w:val="Default3"/>
-    <w:rsid w:val="003526E0"/>
+    <w:rsid w:val="00E72792"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa183">
     <w:name w:val="Pa183"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003526E0"/>
+    <w:rsid w:val="00E72792"/>
     <w:pPr>
       <w:spacing w:line="201" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="auto"/>
-      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default4">
     <w:name w:val="Default4"/>
-    <w:rsid w:val="003526E0"/>
+    <w:rsid w:val="00E72792"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa161">
     <w:name w:val="Pa161"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003526E0"/>
+    <w:rsid w:val="00E72792"/>
     <w:pPr>
       <w:spacing w:line="201" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="auto"/>
-      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default41">
     <w:name w:val="Default41"/>
-    <w:rsid w:val="00224E91"/>
+    <w:rsid w:val="00E72792"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa1611">
     <w:name w:val="Pa1611"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00224E91"/>
+    <w:rsid w:val="00E72792"/>
     <w:pPr>
       <w:spacing w:line="201" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="auto"/>
-      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00437858"/>
+    <w:rsid w:val="00E72792"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00411393"/>
+    <w:rsid w:val="00E72792"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00411393"/>
+    <w:rsid w:val="00E72792"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
-[...3 lines deleted...]
-    <w:rsid w:val="00B22441"/>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00E72792"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E72792"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E72792"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E72792"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E72792"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E72792"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E72792"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="EndnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E72792"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E72792"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B425B8"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B425B8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HTMLPreformattedChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008028DE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="916"/>
+        <w:tab w:val="left" w:pos="1832"/>
+        <w:tab w:val="left" w:pos="2748"/>
+        <w:tab w:val="left" w:pos="3664"/>
+        <w:tab w:val="left" w:pos="4580"/>
+        <w:tab w:val="left" w:pos="5496"/>
+        <w:tab w:val="left" w:pos="6412"/>
+        <w:tab w:val="left" w:pos="7328"/>
+        <w:tab w:val="left" w:pos="8244"/>
+        <w:tab w:val="left" w:pos="9160"/>
+        <w:tab w:val="left" w:pos="10076"/>
+        <w:tab w:val="left" w:pos="10992"/>
+        <w:tab w:val="left" w:pos="11908"/>
+        <w:tab w:val="left" w:pos="12824"/>
+        <w:tab w:val="left" w:pos="13740"/>
+        <w:tab w:val="left" w:pos="14656"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLPreformattedChar">
+    <w:name w:val="HTML Preformatted Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="HTMLPreformatted"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008028DE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="y2iqfc">
+    <w:name w:val="y2iqfc"/>
+    <w:rsid w:val="008028DE"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://stteresaslurgan.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nipso.org.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/nisr/2022/146/contents/made" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eani.org.uk/schools/safeguarding-and-child-protection" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-ni.gov.uk/publications/co-operating-safeguard-children-and-young-people-northern-ireland" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinesafetyhub.safeguardingni.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.c2kschools.net/standard/SchoolDetails.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-ni.gov.uk/publications/co-operating-safeguard-children-and-young-people-northern-ireland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eani.org.uk/schools/safeguarding-and-child-protection" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-ni.gov.uk/publications/adult-safeguarding-prevention-and-protection-partnership-key-document" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
@@ -25416,396 +43512,87 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="" StyleName="" Version="0"/>
-[...235 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F756595-4A8D-47D6-BAAD-77B41643E593}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{495BB4E8-FDD6-46D2-A449-06FCDFA04C2C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...48 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>30</Pages>
-[...1 lines deleted...]
-  <Characters>45388</Characters>
+  <Pages>3</Pages>
+  <Words>15209</Words>
+  <Characters>86695</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>378</Lines>
-  <Paragraphs>106</Paragraphs>
+  <Lines>722</Lines>
+  <Paragraphs>203</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>SEELB</Company>
+  <Company>C2k</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>53244</CharactersWithSpaces>
+  <CharactersWithSpaces>101701</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Alison Casey;Jennifer McCann</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>l mccartan</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>